--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -241,295 +241,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the palaeoclimate of the Cradle of Humankind in South Africa over the last 3.5 million years using machine learning and mammalian fossil assemblages</w:t>
+                <w:t xml:space="preserve">Middle and early Upper Paleolithic settlement of the Georgian Caucasus: a general perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Linchamps</w:t>
+                <w:t xml:space="preserve">Nikoloz Tsikaridze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+                <w:t xml:space="preserve">Ana Mgeladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+                <w:t xml:space="preserve">Tamar Aghapishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Steininger</w:t>
+                <w:t xml:space="preserve">Levan Tielidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t>
+                <w:t xml:space="preserve">Reed Coil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 370, pp.109655. </w:t>
+              <w:t xml:space="preserve">, 2025, 368, pp.109556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347123v1</w:t>
+                <w:t xml:space="preserve">hal-05385249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reconstruction and geometric morphometric analysis of the Kocabaş fossil hominin from Turkey and implications for taxonomy and evolutionary significance: A commentary on Mori et al. (2024)</w:t>
+                <w:t xml:space="preserve">Reconstructing the palaeoclimate of the Cradle of Humankind in South Africa over the last 3.5 million years using machine learning and mammalian fossil assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vialet</w:t>
+                <w:t xml:space="preserve">Pierre Linchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+                <w:t xml:space="preserve">Christine Steininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 204, pp.103691. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.109655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368490v1</w:t>
+                <w:t xml:space="preserve">hal-05347123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomic approach of Gravettian mortuary practices: Comparative study of Human and Saiga antelope from Buran-Kaya III (Crimea)</w:t>
               </w:r>
@@ -567,726 +567,726 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Yanevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (3), pp.103386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des hominines dans les paysages changeants du Rift Est Africain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual reconstruction and geometric morphometric analysis of the Kocabaş fossil hominin from Turkey and implications for taxonomy and evolutionary significance: A commentary on Mori et al. (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/133pn⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.103691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963599v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cladistic analysis of human teeth and mandibles from the Middle Pleistocene in Europe and the Levant: revisiting the Neanderthal accretion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133oi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les artisans des artefacts lithiques et osseux au Pléistocène inférieur en Afrique ? Regards croisés entre anatomie et données de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Évolution des hominines dans les paysages changeants du Rift Est Africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 37 (Supplément), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133pn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133pb⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05387401v1</w:t>
+                <w:t xml:space="preserve">hal-04963599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ormagi Ekhi (Georgia) and Middle Palaeolithic occupations in South Caucasus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Qui sont les artisans des artefacts lithiques et osseux au Pléistocène inférieur en Afrique ? Regards croisés entre anatomie et données de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133pb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2025.10188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05250212v1</w:t>
+                <w:t xml:space="preserve">hal-05387401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and early Upper Paleolithic settlement of the Georgian Caucasus: a general perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ormagi Ekhi (Georgia) and Middle Palaeolithic occupations in South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Mgeladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Aghapishvili</w:t>
+                <w:t xml:space="preserve">Tamar Agapishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levan Tielidze</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reed Coil</w:t>
+                <w:t xml:space="preserve">Rusudan Chagelishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 368, pp.109556. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2025.10188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385249v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive abilities and identity of Early Pleistocene (2.6-0.8 million years) stone-tool makers, an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1341,51 +1341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1449,51 +1449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinquantenaire de la découverte de Lucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 177, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,1057 +1525,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04906110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the genus stereotype. Who were the first toolmarkers in Africa? Crossed views between archaeology and anatomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Editorial: Cognition, foraging, and energetics in extant and extinct primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Biro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Janmaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103187⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1192061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1192061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321679v1</w:t>
+                <w:t xml:space="preserve">hal-04168697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of 36,000- to 37,000-year-old modern humans at Buran-Kaya III in Crimea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Linking the evolution of two prefrontal brain regions to social and foraging challenges in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.04.04.535524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-023-02211-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04280395v1</w:t>
+                <w:t xml:space="preserve">hal-04168699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the evolution of two prefrontal brain regions to social and foraging challenges in primates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Beyond the genus stereotype. Who were the first toolmarkers in Africa? Crossed views between archaeology and anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (4), pp.103187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.04.04.535524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168699v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Cognition, foraging, and energetics in extant and extinct primates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequences of 36,000- to 37,000-year-old modern humans at Buran-Kaya III in Crimea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Biro</w:t>
+                <w:t xml:space="preserve">E. Andrew Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karline Janmaat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Oğuzhan Parasayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1192061. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1192061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-023-02211-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168697v1</w:t>
+                <w:t xml:space="preserve">hal-04280395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil Bovidae from the Hominini-bearing site of Cooper’s D (Bloubank Valley, South Africa): implications for Paranthropus robustus Broom, 1938 and early Homo Linnaeus, 1758 habitat preferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Early Pleistocene hominin subsistence behaviors in South Africa: Evidence from the hominin-bearing deposit of Cooper's D (Bloubank Valley, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Rector</w:t>
+                <w:t xml:space="preserve">Brigette F Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (21), pp.431-450. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.1013116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816440v1</w:t>
+                <w:t xml:space="preserve">hal-03816450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of the genus Homo: From concept to taxonomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Protocol combining tree-based Maximum Parsimony and web-like Phylogenetic Networks analyses to investigate reticulate human evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103068⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2022.101191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850038v1</w:t>
+                <w:t xml:space="preserve">hal-03816429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Pleistocene hominin subsistence behaviors in South Africa: Evidence from the hominin-bearing deposit of Cooper's D (Bloubank Valley, South Africa)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What Are the “Costs and Benefits” of Meat-Eating in Human Evolution? The Challenging Contribution of Behavioral Ecology to Archeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103116⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.834638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816450v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol combining tree-based Maximum Parsimony and web-like Phylogenetic Networks analyses to investigate reticulate human evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Emergence of the genus Homo: From concept to taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (4), pp.103068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2022.101191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816429v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the “Costs and Benefits” of Meat-Eating in Human Evolution? The Challenging Contribution of Behavioral Ecology to Archeology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil Bovidae from the Hominini-bearing site of Cooper’s D (Bloubank Valley, South Africa): implications for Paranthropus robustus Broom, 1938 and early Homo Linnaeus, 1758 habitat preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amy Rector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (21), pp.431-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.834638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816431v1</w:t>
+                <w:t xml:space="preserve">hal-03816440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeur Yves Coppens (1934-2022), un ambassadeur du Rift est-africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ramirez Rozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,797 +2629,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Benefit Trade-Offs of Aquatic Resource Exploitation in the Context of Hominin Evolution</w:t>
+                <w:t xml:space="preserve">How to define humanity? A theoretical and empirical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorio de Chevalier</w:t>
+                <w:t xml:space="preserve">Anne Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bouret</w:t>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameline Bardo</w:t>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Simmen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garcia</w:t>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.812804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626022v1</w:t>
+                <w:t xml:space="preserve">hal-03857592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to define humanity? A theoretical and empirical perspective</w:t>
+                <w:t xml:space="preserve">Cost-Benefit Trade-Offs of Aquatic Resource Exploitation in the Context of Hominin Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Maître</w:t>
+                <w:t xml:space="preserve">Gregorio de Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Daver</w:t>
+                <w:t xml:space="preserve">Sébastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">Bruno Simmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.812804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857592v1</w:t>
+                <w:t xml:space="preserve">hal-03626022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of bone tool use by Early Pleistocene hominins from Cooper's D, Bloubank Valley, South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+                <w:t xml:space="preserve">Balancing costs and benefits in primates: ecological and palaeoanthropological views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Sébastien G Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucinda Backwell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.103129. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1819), pp.20190667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385580v1</w:t>
+                <w:t xml:space="preserve">hal-03128979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phylogenetic Networks perspective on reticulate human evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Evolutionary perspective of the genus Homo: new approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (4), pp.102359. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (Supplément), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.6967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212548v1</w:t>
+                <w:t xml:space="preserve">hal-03235615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing costs and benefits in primates: ecological and palaeoanthropological views</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garcia</w:t>
+                <w:t xml:space="preserve">New evidence of bone tool use by Early Pleistocene hominins from Cooper's D, Bloubank Valley, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien G Bouret</w:t>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Druelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lucinda Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376 (1819), pp.20190667. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.103129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128979v1</w:t>
+                <w:t xml:space="preserve">hal-03385580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary perspective of the genus Homo: new approaches.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A Phylogenetic Networks perspective on reticulate human evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (Supplément), </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.102359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.6967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235615v1</w:t>
+                <w:t xml:space="preserve">hal-03212548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical demands of percussivetechniques in the context of early stonetoolmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hugheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3464,1584 +3464,1584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the origin of Gravettian populations: genomic evidence from a 36,000-year-old Eastern European</w:t>
+                <w:t xml:space="preserve">Taxonomy, palaeoecology and biochronology of fossil Bovidae (Mammalia: Cetartiodactyla) from the hominin-bearing site of Cooper’s D (Bloubank Valley, South Africa): implications for Paranthropus robustus and early Homo habitat preferences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Bennett</w:t>
+                <w:t xml:space="preserve">R. Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yanevich</w:t>
+                <w:t xml:space="preserve">A. Rector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeoecology, Palaeography, Palaeoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569008v1</w:t>
+                <w:t xml:space="preserve">hal-02943842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy, palaeoecology and biochronology of fossil Bovidae (Mammalia: Cetartiodactyla) from the hominin-bearing site of Cooper’s D (Bloubank Valley, South Africa): implications for Paranthropus robustus and early Homo habitat preferences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de sensibilité à des changements morphologiques du complexe de l’épaule : application aux gestes de percussion au cours de débitage oldowayen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hanon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Rector</w:t>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoecology, Palaeography, Palaeoclimatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Programme et résumés des journées de la Socitété d'Anthropologie de Paris 2021, 33 Supplément, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.6945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943842v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité à des changements morphologiques du complexe de l’épaule : application aux gestes de percussion au cours de débitage oldowayen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for the origin of Gravettian populations: genomic evidence from a 36,000-year-old Eastern European</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+                <w:t xml:space="preserve">A. Yanevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Programme et résumés des journées de la Socitété d'Anthropologie de Paris 2021, 33 Supplément, </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.6945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/685404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235612v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Analysis of Lithic Tools Production: Impact on the Evolution of Early Hominin Upper Limb?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Domínguez-Rodrigo and Alcalá: Interpretation Without Accurate Evidence Is Fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1715004⟩</w:t>
+              <w:t xml:space="preserve">Journal of African archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/21915784-20190007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435876v1</w:t>
+                <w:t xml:space="preserve">halshs-02402054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleobiodiversity and large mammal associations during the Late Pliocene and the Early Pleistocene in South Africa: implications for hominin palaeoecology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Refining the ecological brain: Strong relation between the ventromedial prefrontal cortex and feeding ecology in five primate species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.12131⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02329611v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana Basin during volcanic closure of the Omo River outflows to the Indian Ocean – Response to comments by Schuster and Nutz, Quaternary Research 92(2), pp. 598–600</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biomechanical Analysis of Lithic Tools Production: Impact on the Evolution of Early Hominin Upper Limb?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jason E Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.S521-S522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1715004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2019.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090271v1</w:t>
+                <w:t xml:space="preserve">hal-04435876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana basin during volcanic closure of the Omo River outflows to the Indian Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleobiodiversity and large mammal associations during the Late Pliocene and the Early Pleistocene in South Africa: implications for hominin palaeoecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.12131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02173258v1</w:t>
+                <w:t xml:space="preserve">halshs-02329611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the ecological brain: Strong relation between the ventromedial prefrontal cortex and feeding ecology in five primate species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana Basin during volcanic closure of the Omo River outflows to the Indian Ocean – Response to comments by Schuster and Nutz, Quaternary Research 92(2), pp. 598–600</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.03.019⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.598-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2019.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190647v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Domínguez-Rodrigo and Alcalá: Interpretation Without Accurate Evidence Is Fantasy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Lewis</w:t>
+                <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana basin during volcanic closure of the Omo River outflows to the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boës</w:t>
+                <w:t xml:space="preserve">Bereket Haileab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (2), pp.177-181. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (2), pp.892-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/21915784-20190007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02402054v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Anthropology of the African Continent: From the First Hominins to Extant Populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Readjustment of the Standard ASUDAS to Encompass Dental Morphological Variations in Plio-Pleistocene Hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Crevecoeur</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">M. Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ramirez Rozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 30, pp.32-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885615v1</w:t>
+                <w:t xml:space="preserve">hal-02265427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of Anthropic Modifications on the Early Pleistocene Hominin Specimen Stw53 (Sterkfontein, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30, pp.49-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readjustment of the Standard ASUDAS to Encompass Dental Morphological Variations in Plio-Pleistocene Hominins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological Anthropology of the African Continent: From the First Hominins to Extant Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Louail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Prat</w:t>
+                <w:t xml:space="preserve">F. Ramirez Rozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 30, pp.32-48. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265427v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Anatomically Modern Humans from South-Eastern Europe. Contributions from the Buran-Kaya III Site (Crimea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First hominin settlements out of Africa. Tempo and dispersal mode: Review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1-2), pp.6 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5183,64 +5183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kocabaş hominin (Denizli Basin, Turkey) at the crossroads of Eurasia. New insight from morphometrical and cladistical analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Naito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foisonnement d’espèces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cabibbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hors Série n°17. Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise., pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5510,1625 +5510,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le buisson de l’évolution humaine.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Deux grandes vagues d’expansion humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cabibbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise, Hors Série n°17, pp.10-11</w:t>
+              <w:t xml:space="preserve">, 2016, Hors Série n°17. Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise., pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020520v1</w:t>
+                <w:t xml:space="preserve">hal-03022824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux grandes vagues d’expansion humaine.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Le buisson de l’évolution humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L. Théodule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Hors Série n°17. Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise., pp.48-49</w:t>
+              <w:t xml:space="preserve">, 2016, Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise, Hors Série n°17, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022824v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine : introduction aux recherches interdisciplinaires menées sur le site de Mezhyrich</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Péan</w:t>
+                <w:t xml:space="preserve">3.3-million-year-old stone tools from Lomekwi 3, West Turkana, Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Craig S Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 521 (7552), pp.310-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404310v1</w:t>
+                <w:t xml:space="preserve">hal-04379924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.3-million-year-old stone tools from Lomekwi 3, West Turkana, Kenya</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Craig S Feibel</w:t>
+                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine : introduction aux recherches interdisciplinaires menées sur le site de Mezhyrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Lepre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 521 (7552), pp.310-315. </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.349-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature14464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379924v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal studies of craniofacial growth in Primates: a short review of radiographic studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stress physiologique et état de santé des plus anciens Hommes anatomiquement modernes du sud-est de l’Europe (données dentaires, couche 6-1, Buran-Kaya III, Crimée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.567-583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999593v1</w:t>
+                <w:t xml:space="preserve">hal-01120737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil hominins, quadrupedal primates and the origin of human bipedalism: a 3D geometric morphometric analysis of the Primate hamate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Longitudinal studies of craniofacial growth in Primates: a short review of radiographic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26, pp.121-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-014-0111-4⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-014-0101-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112837v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a specimen of Paranthropus robustus from Bolt’s Farm Caves system, Cradle of Humankind, South Africa?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fossil hominins, quadrupedal primates and the origin of human bipedalism: a 3D geometric morphometric analysis of the Primate hamate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thackeray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution 4th meeting </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-014-0111-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120788v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress physiologique et état de santé des plus anciens Hommes anatomiquement modernes du sud-est de l’Europe (données dentaires, couche 6-1, Buran-Kaya III, Crimée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">a specimen of Paranthropus robustus from Bolt’s Farm Caves system, Cradle of Humankind, South Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jashashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thackeray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.567-583</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution 4th meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120737v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine continentale et en Crimée : introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The middle to upper paleolithic sequence of Buran-Kaya III (Crimea, Ukraine): New stratigraphic, paleoenvironmental, and chronological results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1454-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.16379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120730v1</w:t>
+                <w:t xml:space="preserve">hal-00860591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudden death due to cerebral malaria: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chandenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jflm.2013.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hominin remains from the Nachukui Formation, Kenya (West Turkana Archaeological Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lorokody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution 3th meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine continentale et en Crimée : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.23</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.479-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120662v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The middle to upper paleolithic sequence of Buran-Kaya III (Crimea, Ukraine): New stratigraphic, paleoenvironmental, and chronological results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Puaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Quiles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860591v1</w:t>
+                <w:t xml:space="preserve">hal-01120662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First partial skeleton of Paranthropus robustus from Swartkrans (South Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Traitement du cadavre des plus anciens hommes anatomiquement modernes de l'extrême sud-est de l'Europe (Buran-Kaya III, Ukraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gommery</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yanevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.121</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (suppl. 1), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120634v1</w:t>
+                <w:t xml:space="preserve">hal-00848188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du cadavre des plus anciens hommes anatomiquement modernes de l'extrême sud-est de l'Europe (Buran-Kaya III, Ukraine)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">First partial skeleton of Paranthropus robustus from Swartkrans (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Yanevich</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (suppl. 1), pp.11</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848188v1</w:t>
+                <w:t xml:space="preserve">hal-01120634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oldest Anatomically Modern Humans from Far Southeast Europe: Direct Dating, Culture and Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7136,51 +7136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e20834. </w:t>
@@ -7257,51 +7257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Eggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Kinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7657,51 +7657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzee subspecies and 'robust' australopithecine holotypes, in the context of comments by Darwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (11-12), pp.463-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7726,103 +7726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Palaeolithic settlements in Buran-Kaya 3 (Crimea, Ukraine): new interdisciplinary researches of the layers 5-2, 6-1 and 6-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yanevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lázničková-Galetová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Almanac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.187-202</w:t>
@@ -7845,277 +7845,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expansion des hominidés plio-pléistocènes hors d'Afrique : synthèse, hypothèses et discussions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A survey of past and present work on Plio-Pleistocene deposits on Bolt's Farm, Cradle of Humankind, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Messager</w:t>
+                <w:t xml:space="preserve">F. Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Elie Moullé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Sénégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kgasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.259</w:t>
+              <w:t xml:space="preserve">Annals of the Transvaal Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822432v1</w:t>
+                <w:t xml:space="preserve">hal-00822481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of past and present work on Plio-Pleistocene deposits on Bolt's Farm, Cradle of Humankind, South Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Sénégas</w:t>
+                <w:t xml:space="preserve">L'expansion des hominidés plio-pléistocènes hors d'Afrique : synthèse, hypothèses et discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Potze</w:t>
+                <w:t xml:space="preserve">E. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kgasi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Elie Moullé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Transvaal Museum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45, pp.83-89</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822481v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quaternary boundary: 1.8 or 2.6 millions years old? the early Homo contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (1), pp.99-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8149,64 +8149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et dimorphisme sexuel du complexe céphalique. Apports de l'étude longitudinale de la Denver Growth Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8257,77 +8257,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.448-465. </w:t>
@@ -8377,64 +8377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coulisses de la reconstitution de l'hominidé de Dmanissi D2700/D2735</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jashashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8485,64 +8485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First occurrence of early Homo in the Nachukui Formation (West Turkana, Kenya) at 2.3-2.4Myr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8619,64 +8619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First occurrence of early Homo in the Nachukui Formation (West Turkana, Kenya) at 2.3-2.4Myr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,64 +8753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First occurrence of early Homo in the Nachukui Formation (West Turkana, Kenya) at 2.3-2.4 Myr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8900,90 +8900,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la formation de Nachukui, Ouest-Turkana, Kenya : bilan synthétique 1997–2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (8), pp.663-673. </w:t>
@@ -9046,90 +9046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la Formation de Nachukui (Ouest Turkana, Kenya) : bilan préliminaire 1996-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2, pp.663-673. </w:t>
@@ -9192,90 +9192,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la formation de Nachukui, Ouest-Turkana, Kenya : bilan synthétique 1997–2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (8), pp.663-673. </w:t>
@@ -9325,64 +9325,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de dents d'hominidés dans le membre Kaitio de la Formation de Nachukui (1,65-1,9 million d'années) à l'Ouest du Lac Turkana (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9499,90 +9499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hominin dispersal in the changing landscapes of the East African Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaleoAnthropology: 15th annual ESHE conference, European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris Museum National d'Histoire Naturelle, France</w:t>
@@ -9611,90 +9611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing climate dynamics in the Cradle of Humankind, South Africa, using machine learning and mammalian fossil assemblages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Linchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Steininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9749,51 +9749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le Rift africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9844,64 +9844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst Breccia research in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seke Katsamundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9965,64 +9965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10073,90 +10073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography and deep time archaeology: a reevaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
@@ -10198,64 +10198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersions/isolement face aux réseaux hydrographiques et reliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10304,178 +10304,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phylogenetic Networks perspective on reticulate human evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">The phylogenetic definition and mode of evolution of the genus Homo - A new conceptual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Sep 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution Society, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022001v1</w:t>
+                <w:t xml:space="preserve">hal-04021988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis to morphological changes of the shoulder joint: application to percussion gestures during oldowan debitage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hugheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10520,273 +10520,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary perspective of the genus Homo: new approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A Phylogenetic Networks perspective on reticulate human evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1845ème journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">UISPP meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022010v1</w:t>
+                <w:t xml:space="preserve">hal-04022001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogenetic definition and mode of evolution of the genus Homo - A new conceptual approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Evolutionary perspective of the genus Homo: new approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the study of Human Evolution Society, Sep 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">1845ème journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021988v1</w:t>
+                <w:t xml:space="preserve">hal-04022010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil Bovidae (Mammalia: Cetartiodactyla) from the hominin-bearing deposit of Cooper's D (Bloubank Valley, South Africa): implications for Paranthropus robustus palaeoecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Rector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">East African Association for Paleanthropology and Paleontology (EAAAPP), Seventh Biennal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nairobi, Kenya</w:t>
@@ -10815,51 +10815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo and dispersal mode Out of Africa: review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">East African Association for Paleanthropology and Paleontology (EAAAPP), Seventh Biennal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10884,77 +10884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers Hommes anatomiquement modernes du sud-est de l’Europe: apport du site de Buran-Kaya III (Crimée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11009,64 +11009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du genre Homo: taxinomie et phylogénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11085,993 +11085,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further context of the 3.3 Ma archaeological assemblage from Lomekwi 3, West Turkana, Kenya.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New field and analytic results from the Buran-Kaya III (Crimea) Gravettian layers: implications for the understanding of Anatomically modern human dispersal in South-Eastern Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Taylor</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution 6th meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Conference : World of Gravettian hunters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963867v1</w:t>
+                <w:t xml:space="preserve">hal-02962019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Homo taxonomy in Africa. A new look at an old question through morphological and cladistics analyses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interpretation of linear marks on a hominin cranium (Stw53) from Sterkfontein in light of a new methodological approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Senckenberg Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia</w:t>
+              <w:t xml:space="preserve">ICAZ Taphonomy working group. Taphonomie quaternaire: du general au particulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910708v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Subsistence behaviours during the Gravettian in south-eastern europe. New insights from the last investigations in Buran-kaya III (Crimea)”.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Missing Oldowan: New 2.3 - 2.0 Ma Sites from the Nasura Complex, West Turkana, Kenya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Crépin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Lázničková-Galetová</w:t>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference : World of Gravettian hunters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution 6th meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02984428v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of comparative taphonomy of human and faunal remains to the understanding of mortuary practices of Gravettians from far south-eastern Europe: level 6-1 of Buran-Kaya III (Crimea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Yanevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAZ Taphonomy working group. Taphonomie quaternaire: du general au particulier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Missing Oldowan: New 2.3 - 2.0 Ma Sites from the Nasura Complex, West Turkana, Kenya.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Nouveaux restes d'homininés du Pléistocène inférieur de la Formation de Nachukui, Ouest du Lac Turkana, Kenya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lokorody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution 6th meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">1841ème réunion de la Société d’Anthropologie de Paris,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966206v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of linear marks on a hominin cranium (Stw53) from Sterkfontein in light of a new methodological approach.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Further context of the 3.3 Ma archaeological assemblage from Lomekwi 3, West Turkana, Kenya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAZ Taphonomy working group. Taphonomie quaternaire: du general au particulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution 6th meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966208v1</w:t>
+                <w:t xml:space="preserve">hal-02963867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux restes d'homininés du Pléistocène inférieur de la Formation de Nachukui, Ouest du Lac Turkana, Kenya.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Homo taxonomy in Africa. A new look at an old question through morphological and cladistics analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1841ème réunion de la Société d’Anthropologie de Paris,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Senckenberg Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910709v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New field and analytic results from the Buran-Kaya III (Crimea) Gravettian layers: implications for the understanding of Anatomically modern human dispersal in South-Eastern Europe”.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Subsistence behaviours during the Gravettian in south-eastern europe. New insights from the last investigations in Buran-kaya III (Crimea)”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Péan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Puaud</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lázničková-Galetová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference : World of Gravettian hunters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977048v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New field and analytic results from the Buran-Kaya III (Crimea) Gravettian layers: implications for the understanding of Anatomically modern human dispersal in South-Eastern Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New field and analytic results from the Buran-Kaya III (Crimea) Gravettian layers: implications for the understanding of Anatomically modern human dispersal in South-Eastern Europe”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12083,81 +12083,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference : World of Gravettian hunters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962019v1</w:t>
+                <w:t xml:space="preserve">hal-02977048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Pleistocene Hominids and Paleoenvironments from the Nachukui Formation (West Turkana, Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12165,51 +12165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig S. Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à H.Faure «Quaternaire et Changements Globaux: Bilans et Perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
@@ -12270,103 +12270,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-benefit trade-offs of aquatic resource exploitation in the context of hominin evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio de Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1848es Journées de la Société d’Anthropologie de Paris (SAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 35 ((s)), 2023, </w:t>
@@ -12417,51 +12417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de fossiles pour étudier l’évolution humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12512,51 +12512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12581,51 +12581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many fossils to study homin evolution? The example of the Turkana basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12695,64 +12695,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand Rift africain, à la confluence des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12783,51 +12783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'ancêtres - La grande aventure de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12933,51 +12933,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Musée de l'Homme. Le Guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum national d'Histoire naturelle, pp.68-69, 2025, 978-2-38279-040-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13002,64 +13002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oubliés du Turkana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.148-149, 2024, 9782749178141</w:t>
@@ -13082,1082 +13082,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hominisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sur les traces des premiers Homo et Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde commun</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.130-131, 2023, 978-2-7491-7814-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509445v1</w:t>
+                <w:t xml:space="preserve">hal-04734168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hominisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">À la recherche de l’objectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tallio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.42-45, 2023, 978-2-271-14753-0</w:t>
+              <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.44-51, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04304542v1</w:t>
+                <w:t xml:space="preserve">hal-04503608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scientifiques du Rift</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Explorer autrement les migrations des premiers Hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.56-57, 2023, 978-2-7491-7814-1</w:t>
+              <w:t xml:space="preserve">L’interdisciplinarité. Voyages au-delà des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.120-127, 2023, 9782271139832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503622v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, Le Grand Rift Africain - à la confluence des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.10-11, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l’objectivité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Les dispersions humaines au rythme du relief et du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Moligni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleurdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boisserie J.R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.44-51, 2023, 978-2-7491-7814-1</w:t>
+              <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.124-129, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503608v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer autrement les migrations des premiers Hommes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L'hominisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’interdisciplinarité. Voyages au-delà des disciplines</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.120-127, 2023, 9782271139832</w:t>
+              <w:t xml:space="preserve">Un monde commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-45, 2023, 978-2-271-14753-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022084v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04304542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispersions humaines au rythme du relief et du climat</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hominisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un monde commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.42-45, 2023, 978-2-7355-0952-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734204v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paléontologues sont sur les dents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les scientifiques du Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.52-53, 2023, 978-2-7491-7814-1</w:t>
+              <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.56-57, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503611v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les outils parlent du savoir de nos ancêtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.42-43, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des premiers Homo et Homo sapiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les paléontologues sont sur les dents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katja Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.130-131, 2023, 978-2-7491-7814-1</w:t>
+              <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.52-53, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734168v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out of Africa, les différents scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Mgeladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lordkipanidze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14195,51 +14195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cru/cuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Museum national d’Histoire naturelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je mange donc je suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72, 2020</w:t>
@@ -14268,51 +14268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Museum national d’Histoire naturelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je mange donc je suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77, 2020</w:t>
@@ -14335,324 +14335,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions au chapitre 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’émergence du genre Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-Histoires. La conquète des territoires, sous la direction de Nicolas Teyssandier et Stéphanie Thiebault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions CNRS/Cherche Midi, pp.24-26, 2018</w:t>
+              <w:t xml:space="preserve">Une Histoire des Civilisations, Jean-Paul Demoule, Alain Schnapp, Dominique Garcia (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-99, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891488v1</w:t>
+                <w:t xml:space="preserve">hal-02266477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première sortie d’Afrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contributions au chapitre 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Histoire des Civilisations, Jean-Paul Demoule, Alain Schnapp, Dominique Garcia (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.100-105, 2018, 9782707188786</w:t>
+              <w:t xml:space="preserve">Pré-Histoires. La conquète des territoires, sous la direction de Nicolas Teyssandier et Stéphanie Thiebault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CNRS/Cherche Midi, pp.24-26, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266480v1</w:t>
+                <w:t xml:space="preserve">hal-02891488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence du genre Homo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La première sortie d’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Histoire des Civilisations, Jean-Paul Demoule, Alain Schnapp, Dominique Garcia (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.94-99, 2018, 9782707188786</w:t>
+              <w:t xml:space="preserve">, pp.100-105, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266477v1</w:t>
+                <w:t xml:space="preserve">hal-02266480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for stone tools older than 2.6 Ma: how do we know what we are looking for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason E. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J Lepre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution (ESHE) : 3rd Annual Meeting : Vienna, Austria, 19-21 September, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, pp.107, 2013, Proceedings of the European Society for the study of Human Evolution, 2</w:t>
@@ -14681,51 +14681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première sortie d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Bocquet-Appel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Paléodémographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, Paris, pp.34-44, 2008</w:t>
@@ -14754,51 +14754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers représentants du genre Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14868,90 +14868,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi pensent les singes quand ils cherchent leur nourriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.103-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2020003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14978,103 +14978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana Basin during volcanic closure of the Omo River outflows to the Indian Ocean – Response to comments by Schuster and Nutz, Quaternary Research 92(2), pp. 598–600 – ERRATUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bereket Haileab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.214-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15137,103 +15137,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Préhistorique au Kenya, West Turkana Archaeological Project - rapport annuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hilary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et Européennes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15349,51 +15349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FCB19C1"/>
+    <w:nsid w:val="B14BEEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15580,51 +15580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-prat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3024-1959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059860073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74065800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047555071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109655" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yanevich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05387409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Gomez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05387401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Agapishvili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusudan Chagelishvili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87780.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Parasayan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02211-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.04.535524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Biro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Janmaat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1192061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rector" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103068" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette F Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101191" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.834638" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10379" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio de Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.812804" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10434" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102359" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Bouret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0667" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6967" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hugheville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.1044" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bennett" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yanevich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/685404" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patou-Mathis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rector" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6945" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.37" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereket Haileab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Taylor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20190007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louail" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.11.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07065-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabibbo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Th&#233;odule" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Nuzhnyi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0101-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0111-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jashashvili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thackeray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120737v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120730v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Lefrancq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chandenier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saint-Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2013.03.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BS2G72R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120713v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorokody" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lewis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harmand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860591v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16379" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848188v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020834" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eggins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Kinsley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2011.ART66" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481799v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thuo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2010.04.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PGZQP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839210v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Thackeray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moull&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kgasi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1313" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2006.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH06C2B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838507v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daynes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lordkipanidze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2005.03.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.06.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNH43ZTW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134898v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380091v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.07.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP98GSP0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tournier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Brandenburg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289295v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876293v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seke Katsamundanga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809474v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Wilson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harmand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022001v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809625v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/5xzr-mr56" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022010v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022030v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022014v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Taylor" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910708v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drucker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971918v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yanevich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966206v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feibel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966208v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910709v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lokorody" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brugal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962019v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140269v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Feibel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10937" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022047v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377101v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509445v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57243" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304542v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503622v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022084v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734204v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Moligni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503611v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734168v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lordkipanidze" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022168v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022153v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891488v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266480v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266477v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834959v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007837v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903937v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225083v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.75" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190683v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilary" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-prat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3024-1959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059860073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74065800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047555071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109655" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yanevich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103386" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05387409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05387401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Agapishvili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusudan Chagelishvili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87780.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Biro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Janmaat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1192061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.04.535524" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Parasayan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02211-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette F Cohen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101191" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.834638" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rector" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10379" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10434" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio de Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.812804" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Bouret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0667" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102359" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hugheville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.1044" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patou-Mathis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rector" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6945" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bennett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yanevich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/685404" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20190007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereket Haileab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.11.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07065-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabibbo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020520v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Th&#233;odule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Nuzhnyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0101-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0111-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jashashvili" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thackeray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860591v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16379" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Lefrancq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chandenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saint-Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2013.03.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BS2G72R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorokody" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lewis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harmand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020834" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eggins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Kinsley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2011.ART66" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481799v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thuo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2010.04.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PGZQP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839210v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Thackeray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potze" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kgasi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822432v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moull&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1313" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2006.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH06C2B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838507v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daynes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lordkipanidze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2005.03.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.06.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNH43ZTW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134898v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380091v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.07.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP98GSP0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tournier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Brandenburg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289295v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876293v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seke Katsamundanga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809474v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Wilson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harmand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809625v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/5xzr-mr56" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022001v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022030v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022014v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962019v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966208v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966206v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feibel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971918v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yanevich" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910709v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lokorody" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brugal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963867v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Taylor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984428v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drucker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977048v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140269v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Feibel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10937" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022047v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377101v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022084v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719506v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Moligni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304542v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57243" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503597v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503611v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lordkipanidze" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022168v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022153v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266477v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266480v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834959v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007837v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903937v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225083v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.75" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190683v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilary" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>