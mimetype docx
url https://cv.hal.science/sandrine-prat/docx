--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -207,9262 +207,9396 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and early Upper Paleolithic settlement of the Georgian Caucasus: a general perspective</w:t>
+                <w:t xml:space="preserve">Gudrun Corvinus’ Personal and Scientific Experiences in the International Afar Research Expedition, Ethiopia, 1973-1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikoloz Tsikaridze</w:t>
+                <w:t xml:space="preserve">Isis Mesfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Mgeladze</w:t>
+                <w:t xml:space="preserve">Ulla Mussgnug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Aghapishvili</w:t>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levan Tielidze</w:t>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reed Coil</w:t>
+                <w:t xml:space="preserve">Adèle Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 368, pp.109556. </w:t>
+              <w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Affaires classées ? Les archives de l’archéologie comme source des passés africains, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/161w0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385249v1</w:t>
+                <w:t xml:space="preserve">hal-05605213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the palaeoclimate of the Cradle of Humankind in South Africa over the last 3.5 million years using machine learning and mammalian fossil assemblages</w:t>
+                <w:t xml:space="preserve">Middle and early Upper Paleolithic settlement of the Georgian Caucasus: a general perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Linchamps</w:t>
+                <w:t xml:space="preserve">Nikoloz Tsikaridze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+                <w:t xml:space="preserve">Ana Mgeladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+                <w:t xml:space="preserve">Tamar Aghapishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Steininger</w:t>
+                <w:t xml:space="preserve">Levan Tielidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t>
+                <w:t xml:space="preserve">Reed Coil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 370, pp.109655. </w:t>
+              <w:t xml:space="preserve">, 2025, 368, pp.109556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347123v1</w:t>
+                <w:t xml:space="preserve">hal-05385249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic approach of Gravettian mortuary practices: Comparative study of Human and Saiga antelope from Buran-Kaya III (Crimea)</w:t>
+                <w:t xml:space="preserve">Cladistic analysis of human teeth and mandibles from the Middle Pleistocene in Europe and the Levant: revisiting the Neanderthal accretion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Crépin</w:t>
+                <w:t xml:space="preserve">Flavien Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Péan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Pierre Gousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103386⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133oi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224615v1</w:t>
+                <w:t xml:space="preserve">hal-05387409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reconstruction and geometric morphometric analysis of the Kocabaş fossil hominin from Turkey and implications for taxonomy and evolutionary significance: A commentary on Mori et al. (2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des hominines dans les paysages changeants du Rift Est Africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vialet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103691⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (Supplément), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133pn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368490v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladistic analysis of human teeth and mandibles from the Middle Pleistocene in Europe and the Levant: revisiting the Neanderthal accretion model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the palaeoclimate of the Cradle of Humankind in South Africa over the last 3.5 million years using machine learning and mammalian fossil assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Linchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Gomez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Christine Steininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gousset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.109655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133oi⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387409v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des hominines dans les paysages changeants du Rift Est Africain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual reconstruction and geometric morphometric analysis of the Kocabaş fossil hominin from Turkey and implications for taxonomy and evolutionary significance: A commentary on Mori et al. (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tournier</w:t>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/133pn⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.103691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963599v1</w:t>
+                <w:t xml:space="preserve">hal-05368490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les artisans des artefacts lithiques et osseux au Pléistocène inférieur en Afrique ? Regards croisés entre anatomie et données de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Taphonomic approach of Gravettian mortuary practices: Comparative study of Human and Saiga antelope from Buran-Kaya III (Crimea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yanevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/133pb⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (3), pp.103386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387401v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ormagi Ekhi (Georgia) and Middle Palaeolithic occupations in South Caucasus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Qui sont les artisans des artefacts lithiques et osseux au Pléistocène inférieur en Afrique ? Regards croisés entre anatomie et données de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2025.10188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/133pb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250212v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive abilities and identity of Early Pleistocene (2.6-0.8 million years) stone-tool makers, an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ormagi Ekhi (Georgia) and Middle Palaeolithic occupations in South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Mgeladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Agapishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rusudan Chagelishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2025.10188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734069v1</w:t>
+                <w:t xml:space="preserve">hal-05250212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the evolution of two prefrontal brain regions to social and foraging challenges in primates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cognitive abilities and identity of Early Pleistocene (2.6-0.8 million years) stone-tool makers, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04753797v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinquantenaire de la découverte de Lucy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Linking the evolution of two prefrontal brain regions to social and foraging challenges in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2024.71114⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87780.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04906110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Cognition, foraging, and energetics in extant and extinct primates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le cinquantenaire de la découverte de Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1192061. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1192061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2024.71114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04168697v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04906110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the evolution of two prefrontal brain regions to social and foraging challenges in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2023.04.04.535524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the genus stereotype. Who were the first toolmarkers in Africa? Crossed views between archaeology and anatomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genome sequences of 36,000- to 37,000-year-old modern humans at Buran-Kaya III in Crimea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oğuzhan Parasayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-023-02211-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04321679v1</w:t>
+                <w:t xml:space="preserve">hal-04280395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of 36,000- to 37,000-year-old modern humans at Buran-Kaya III in Crimea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Beyond the genus stereotype. Who were the first toolmarkers in Africa? Crossed views between archaeology and anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (4), pp.103187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-023-02211-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04280395v1</w:t>
+                <w:t xml:space="preserve">hal-04321679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Pleistocene hominin subsistence behaviors in South Africa: Evidence from the hominin-bearing deposit of Cooper's D (Bloubank Valley, South Africa)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Editorial: Cognition, foraging, and energetics in extant and extinct primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Biro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Janmaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103116⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1192061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1192061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816450v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol combining tree-based Maximum Parsimony and web-like Phylogenetic Networks analyses to investigate reticulate human evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2022.101191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the “Costs and Benefits” of Meat-Eating in Human Evolution? The Challenging Contribution of Behavioral Ecology to Archeology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Early Pleistocene hominin subsistence behaviors in South Africa: Evidence from the hominin-bearing deposit of Cooper's D (Bloubank Valley, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigette F Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.1013116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.103116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.834638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03816431v1</w:t>
+                <w:t xml:space="preserve">hal-03816450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of the genus Homo: From concept to taxonomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">What Are the “Costs and Benefits” of Meat-Eating in Human Evolution? The Challenging Contribution of Behavioral Ecology to Archeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103068⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.834638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850038v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil Bovidae from the Hominini-bearing site of Cooper’s D (Bloubank Valley, South Africa): implications for Paranthropus robustus Broom, 1938 and early Homo Linnaeus, 1758 habitat preferences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emergence of the genus Homo: From concept to taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a21⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (4), pp.103068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816440v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professeur Yves Coppens (1934-2022), un ambassadeur du Rift est-africain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fossil Bovidae from the Hominini-bearing site of Cooper’s D (Bloubank Valley, South Africa): implications for Paranthropus robustus Broom, 1938 and early Homo Linnaeus, 1758 habitat preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Marchal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amy Rector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Humanité(s) : définition(s), diversités et limites, 34 (2), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (21), pp.431-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896500v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to define humanity? A theoretical and empirical perspective</w:t>
+                <w:t xml:space="preserve">Professeur Yves Coppens (1934-2022), un ambassadeur du Rift est-africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Maître</w:t>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Daver</w:t>
+                <w:t xml:space="preserve">Fernando Ramirez Rozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10434⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Humanité(s) : définition(s), diversités et limites, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857592v1</w:t>
+                <w:t xml:space="preserve">hal-03896500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Benefit Trade-Offs of Aquatic Resource Exploitation in the Context of Hominin Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to define humanity? A theoretical and empirical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorio de Chevalier</w:t>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bouret</w:t>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameline Bardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garcia</w:t>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.812804⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626022v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing costs and benefits in primates: ecological and palaeoanthropological views</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Cost-Benefit Trade-Offs of Aquatic Resource Exploitation in the Context of Hominin Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio de Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0667⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.812804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128979v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary perspective of the genus Homo: new approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (Supplément), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.6967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of bone tool use by Early Pleistocene hominins from Cooper's D, Bloubank Valley, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Balancing costs and benefits in primates: ecological and palaeoanthropological views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucinda Backwell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sébastien G Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103129⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1819), pp.20190667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385580v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phylogenetic Networks perspective on reticulate human evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (4), pp.102359. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical demands of percussivetechniques in the context of early stonetoolmaking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Daver</w:t>
+                <w:t xml:space="preserve">New evidence of bone tool use by Early Pleistocene hominins from Cooper's D, Bloubank Valley, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brenet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Hugheville</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (178), pp.20201044. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.103129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2020.1044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389800v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy, palaeoecology and biochronology of fossil Bovidae (Mammalia: Cetartiodactyla) from the hominin-bearing site of Cooper’s D (Bloubank Valley, South Africa): implications for Paranthropus robustus and early Homo habitat preferences.</w:t>
+                <w:t xml:space="preserve">Biomechanical demands of percussivetechniques in the context of early stonetoolmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hanon</w:t>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Péan</w:t>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Patou-Mathis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Rector</w:t>
+                <w:t xml:space="preserve">L Hugheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoecology, Palaeography, Palaeoclimatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (178), pp.20201044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2020.1044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943842v1</w:t>
+                <w:t xml:space="preserve">hal-03389800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité à des changements morphologiques du complexe de l’épaule : application aux gestes de percussion au cours de débitage oldowayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Programme et résumés des journées de la Socitété d'Anthropologie de Paris 2021, 33 Supplément, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.6945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the origin of Gravettian populations: genomic evidence from a 36,000-year-old Eastern European</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomy, palaeoecology and biochronology of fossil Bovidae (Mammalia: Cetartiodactyla) from the hominin-bearing site of Cooper’s D (Bloubank Valley, South Africa): implications for Paranthropus robustus and early Homo habitat preferences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Bennett</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Yanevich</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeoecology, Palaeography, Palaeoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569008v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Domínguez-Rodrigo and Alcalá: Interpretation Without Accurate Evidence Is Fantasy</w:t>
+                <w:t xml:space="preserve">Searching for the origin of Gravettian populations: genomic evidence from a 36,000-year-old Eastern European</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Harmand</w:t>
+                <w:t xml:space="preserve">E.A. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Lewis</w:t>
+                <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boës</w:t>
+                <w:t xml:space="preserve">A. Yanevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/21915784-20190007⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/685404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02402054v1</w:t>
+                <w:t xml:space="preserve">hal-02569008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining the ecological brain: Strong relation between the ventromedial prefrontal cortex and feeding ecology in five primate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.262-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Analysis of Lithic Tools Production: Impact on the Evolution of Early Hominin Upper Limb?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Brenet</w:t>
+                <w:t xml:space="preserve">Reply to Domínguez-Rodrigo and Alcalá: Interpretation Without Accurate Evidence Is Fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Nicholas Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1715004⟩</w:t>
+              <w:t xml:space="preserve">Journal of African archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/21915784-20190007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435876v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02402054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleobiodiversity and large mammal associations during the Late Pliocene and the Early Pleistocene in South Africa: implications for hominin palaeoecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.12131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana Basin during volcanic closure of the Omo River outflows to the Indian Ocean – Response to comments by Schuster and Nutz, Quaternary Research 92(2), pp. 598–600</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Biomechanical Analysis of Lithic Tools Production: Impact on the Evolution of Early Hominin Upper Limb?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jason E Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2019.37⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.S521-S522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1715004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090271v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana basin during volcanic closure of the Omo River outflows to the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bereket Haileab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (2), pp.892-909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/qua.2018.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readjustment of the Standard ASUDAS to Encompass Dental Morphological Variations in Plio-Pleistocene Hominins</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana Basin during volcanic closure of the Omo River outflows to the Indian Ocean – Response to comments by Schuster and Nutz, Quaternary Research 92(2), pp. 598–600</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.598-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2019.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02265427v1</w:t>
+                <w:t xml:space="preserve">hal-03090271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of Anthropic Modifications on the Early Pleistocene Hominin Specimen Stw53 (Sterkfontein, South Africa)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Readjustment of the Standard ASUDAS to Encompass Dental Morphological Variations in Plio-Pleistocene Hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 30, pp.49-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0013⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 30, pp.32-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196934v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Anthropology of the African Continent: From the First Hominins to Extant Populations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Reassessment of Anthropic Modifications on the Early Pleistocene Hominin Specimen Stw53 (Sterkfontein, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ramirez Rozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 30, pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885615v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Anatomically Modern Humans from South-Eastern Europe. Contributions from the Buran-Kaya III Site (Crimea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Biological Anthropology of the African Continent: From the First Hominins to Extant Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ramirez Rozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 30 (3-4), pp.169-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0032⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263809v1</w:t>
+                <w:t xml:space="preserve">hal-01885615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First hominin settlements out of Africa. Tempo and dispersal mode: Review and perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The First Anatomically Modern Humans from South-Eastern Europe. Contributions from the Buran-Kaya III Site (Crimea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3-4), pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.04.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01730806v1</w:t>
+                <w:t xml:space="preserve">hal-02263809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kocabaş hominin (Denizli Basin, Turkey) at the crossroads of Eurasia. New insight from morphometrical and cladistical analyses.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.C. Alçiçek</w:t>
+                <w:t xml:space="preserve">First hominin settlements out of Africa. Tempo and dispersal mode: Review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1-2), pp.17-32. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 17 (1-2), pp.6 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02902184v1</w:t>
+                <w:t xml:space="preserve">halshs-01730806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analyses suggest mammoth and plant in the diet of the oldest anatomically modern humans from far southeast Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Drucker</w:t>
+                <w:t xml:space="preserve">The Kocabaş hominin (Denizli Basin, Turkey) at the crossroads of Eurasia. New insight from morphometrical and cladistical analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichi Naito</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Alçiçek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07065-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1-2), pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04071430v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foisonnement d’espèces.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isotopic analyses suggest mammoth and plant in the diet of the oldest anatomically modern humans from far southeast Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.6833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07065-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022826v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04071430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux grandes vagues d’expansion humaine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Le foisonnement d’espèces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cabibbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Hors Série n°17. Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise., pp.48-49</w:t>
+              <w:t xml:space="preserve">, 2016, Hors Série n°17. Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise., pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022824v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le buisson de l’évolution humaine.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Deux grandes vagues d’expansion humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cabibbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise, Hors Série n°17, pp.10-11</w:t>
+              <w:t xml:space="preserve">, 2016, Hors Série n°17. Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise., pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020520v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.3-million-year-old stone tools from Lomekwi 3, West Turkana, Kenya</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le buisson de l’évolution humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L. Théodule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mars-Avril 2016. L’Odyssée de l’Homme. Le scénario de nos origines se précise, Hors Série n°17, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature14464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379924v1</w:t>
+                <w:t xml:space="preserve">hal-03020520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine : introduction aux recherches interdisciplinaires menées sur le site de Mezhyrich</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">3.3-million-year-old stone tools from Lomekwi 3, West Turkana, Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig S Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Lepre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 521 (7552), pp.310-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404310v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress physiologique et état de santé des plus anciens Hommes anatomiquement modernes du sud-est de l’Europe (données dentaires, couche 6-1, Buran-Kaya III, Crimée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine : introduction aux recherches interdisciplinaires menées sur le site de Mezhyrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118, pp.567-583</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.349-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120737v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal studies of craniofacial growth in Primates: a short review of radiographic studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stress physiologique et état de santé des plus anciens Hommes anatomiquement modernes du sud-est de l’Europe (données dentaires, couche 6-1, Buran-Kaya III, Crimée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.567-583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999593v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil hominins, quadrupedal primates and the origin of human bipedalism: a 3D geometric morphometric analysis of the Primate hamate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Longitudinal studies of craniofacial growth in Primates: a short review of radiographic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26, pp.121-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-014-0111-4⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-014-0101-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112837v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a specimen of Paranthropus robustus from Bolt’s Farm Caves system, Cradle of Humankind, South Africa?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fossil hominins, quadrupedal primates and the origin of human bipedalism: a 3D geometric morphometric analysis of the Primate hamate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Détroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Thackeray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution 4th meeting </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-014-0111-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120788v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The middle to upper paleolithic sequence of Buran-Kaya III (Crimea, Ukraine): New stratigraphic, paleoenvironmental, and chronological results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">a specimen of Paranthropus robustus from Bolt’s Farm Caves system, Cradle of Humankind, South Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Quiles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Jashashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution 4th meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860591v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden death due to cerebral malaria: A case report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">The middle to upper paleolithic sequence of Buran-Kaya III (Crimea, Ukraine): New stratigraphic, paleoenvironmental, and chronological results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th Lefrancq</w:t>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chandenier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anita Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jflm.2013.03.026⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1454-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.16379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443922v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hominin remains from the Nachukui Formation, Kenya (West Turkana Archaeological Project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+                <w:t xml:space="preserve">Sudden death due to cerebral malaria: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lorokody</w:t>
+                <w:t xml:space="preserve">J. Chandenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution 3th meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jflm.2013.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120713v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine continentale et en Crimée : introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">New hominin remains from the Nachukui Formation, Kenya (West Turkana Archaeological Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lorokody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.479-482</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution 3th meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120730v1</w:t>
+                <w:t xml:space="preserve">hal-01120713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine continentale et en Crimée : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.23</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.479-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120662v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du cadavre des plus anciens hommes anatomiquement modernes de l'extrême sud-est de l'Europe (Buran-Kaya III, Ukraine)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Yanevich</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (suppl. 1), pp.11</w:t>
+              <w:t xml:space="preserve">, 2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848188v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First partial skeleton of Paranthropus robustus from Swartkrans (South Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Traitement du cadavre des plus anciens hommes anatomiquement modernes de l'extrême sud-est de l'Europe (Buran-Kaya III, Ukraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gommery</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yanevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.121</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (suppl. 1), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120634v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oldest Anatomically Modern Humans from Far Southeast Europe: Direct Dating, Culture and Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">First partial skeleton of Paranthropus robustus from Swartkrans (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839163v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least destructive Rapid Scanning of Human teeth to test their suitability for U-series Analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Eggins</w:t>
+                <w:t xml:space="preserve">The Oldest Anatomically Modern Humans from Far Southeast Europe: Direct Dating, Culture and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Kinsley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+                <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4207/PA.2011.ART66⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838448v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New considerations on the stratigraphy and environmental context of the oldest (2.34 Ma) Lokalalei archaeological site complex of the Nachukui Formation, West Turkana, northern Kenya Rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Least destructive Rapid Scanning of Human teeth to test their suitability for U-series Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Grün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
+                <w:t xml:space="preserve">Stephen Eggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+                <w:t xml:space="preserve">Les Kinsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Thuo</w:t>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2010.04.002⟩</w:t>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.390-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2011.ART66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05481799v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New considerations on the stratigraphy and environmental context of the oldest (2.34 Ma) Lokalalei archaeological site complex of the Nachukui Formation, West Turkana, northern Kenya Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (2), pp.157-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2010.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380331v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee subspecies and 'robust' australopithecine holotypes, in the context of comments by Darwin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New considerations on the stratigraphy and environmental context of the oldest (2.34 Ma) Lokalalei archaeological site complex of the Nachukui Formation, West Turkana, northern Kenya Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Thackeray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Thuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (2), pp.157-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2010.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839210v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Palaeolithic settlements in Buran-Kaya 3 (Crimea, Ukraine): new interdisciplinary researches of the layers 5-2, 6-1 and 6-2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chimpanzee subspecies and 'robust' australopithecine holotypes, in the context of comments by Darwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Almanac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.187-202</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (11-12), pp.463-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848229v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of past and present work on Plio-Pleistocene deposits on Bolt's Farm, Cradle of Humankind, South Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Potze</w:t>
+                <w:t xml:space="preserve">Upper Palaeolithic settlements in Buran-Kaya 3 (Crimea, Ukraine): new interdisciplinary researches of the layers 5-2, 6-1 and 6-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yanevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kgasi</w:t>
+                <w:t xml:space="preserve">M. Lázničková-Galetová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Transvaal Museum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45, pp.83-89</w:t>
+              <w:t xml:space="preserve">Archaeological Almanac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.187-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822481v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expansion des hominidés plio-pléistocènes hors d'Afrique : synthèse, hypothèses et discussions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A survey of past and present work on Plio-Pleistocene deposits on Bolt's Farm, Cradle of Humankind, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Messager</w:t>
+                <w:t xml:space="preserve">F. Thackeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Elie Moullé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Sénégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kgasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.259</w:t>
+              <w:t xml:space="preserve">Annals of the Transvaal Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822432v1</w:t>
+                <w:t xml:space="preserve">hal-00822481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quaternary boundary: 1.8 or 2.6 millions years old? the early Homo contributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">L'expansion des hominidés plio-pléistocènes hors d'Afrique : synthèse, hypothèses et discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elie Moullé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.259</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838495v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et dimorphisme sexuel du complexe céphalique. Apports de l'étude longitudinale de la Denver Growth Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Quaternary boundary: 1.8 or 2.6 millions years old? the early Homo contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (1), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.1313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817921v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting pachyderm single carcass sites in the African Lower and Early Middle Pleistocene record : A multidisciplinary approach to the site of Nadung?a 4 (Kenya)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Croissance et dimorphisme sexuel du complexe céphalique. Apports de l'étude longitudinale de la Denver Growth Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00110608v1</w:t>
+                <w:t xml:space="preserve">hal-00817921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coulisses de la reconstitution de l'hominidé de Dmanissi D2700/D2735</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Interpreting pachyderm single carcass sites in the African Lower and Early Middle Pleistocene record : A multidisciplinary approach to the site of Nadung?a 4 (Kenya)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.448-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2006.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838507v1</w:t>
+                <w:t xml:space="preserve">halshs-00110608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First occurrence of early Homo in the Nachukui Formation (West Turkana, Kenya) at 2.3-2.4Myr</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les coulisses de la reconstitution de l'hominidé de Dmanissi D2700/D2735</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jashashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lordkipanidze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379958v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First occurrence of early Homo in the Nachukui Formation (West Turkana, Kenya) at 2.3-2.4Myr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (2), pp.230-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2005.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First occurrence of early Homo in the Nachukui Formation (West Turkana, Kenya) at 2.3-2.4 Myr</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">First occurrence of early Homo in the Nachukui Formation (West Turkana, Kenya) at 2.3-2.4Myr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (2), pp.230-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2005.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112900v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la formation de Nachukui, Ouest-Turkana, Kenya : bilan synthétique 1997–2001</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">First occurrence of early Homo in the Nachukui Formation (West Turkana, Kenya) at 2.3-2.4 Myr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Harmand</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2 (8), pp.663-673. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (2), pp.230-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2003.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2005.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05481817v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la Formation de Nachukui (Ouest Turkana, Kenya) : bilan préliminaire 1996-2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la formation de Nachukui, Ouest-Turkana, Kenya : bilan synthétique 1997–2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 2, pp.663-673. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+              <w:t xml:space="preserve">, 2003, 2 (8), pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2003.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00134898v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la formation de Nachukui, Ouest-Turkana, Kenya : bilan synthétique 1997–2001</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la Formation de Nachukui (Ouest Turkana, Kenya) : bilan préliminaire 1996-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 2 (8), pp.663-673. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+              <w:t xml:space="preserve">, 2003, 2, pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2003.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380091v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes de dents d'hominidés dans le membre Kaitio de la Formation de Nachukui (1,65-1,9 million d'années) à l'Ouest du Lac Turkana (Kenya)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Les sites archéologiques plio-pléistocènes de la formation de Nachukui, Ouest-Turkana, Kenya : bilan synthétique 1997–2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (8), pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2003.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles découvertes de dents d'hominidés dans le membre Kaitio de la Formation de Nachukui (1,65-1,9 million d'années) à l'Ouest du Lac Turkana (Kenya)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (8), pp.685-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2003.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9472,2781 +9606,2781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hominin dispersal in the changing landscapes of the East African Rift</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Reconstructing climate dynamics in the Cradle of Humankind, South Africa, using machine learning and mammalian fossil assemblages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Linchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Steininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaleoAnthropology: 15th annual ESHE conference, European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris Museum National d'Histoire Naturelle, France</w:t>
+              <w:t xml:space="preserve">27th Biennial Meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365388v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing climate dynamics in the Cradle of Humankind, South Africa, using machine learning and mammalian fossil assemblages.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.T. Brandenburg</w:t>
+                <w:t xml:space="preserve">Hominin dispersal in the changing landscapes of the East African Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Biennial Meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">PaleoAnthropology: 15th annual ESHE conference, European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris Museum National d'Histoire Naturelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236286v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le Rift africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Rencontres Scientifiques et Débats d’Idées auprès du grand public – Conférence. Regards croisés sur le Rift africain, Montpellier Ville de Science 2025 – Agora des Savoirs – Mars, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst Breccia research in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seke Katsamundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International conference « Modalities of Homo genus appearance in South African Paleokarsts”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Bruxelles, Dec 2024, Maun, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Missing Oldowan at Nasura, West Turkana: a Case Study in Non-Human Primate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography and deep time archaeology: a reevaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersions/isolement face aux réseaux hydrographiques et reliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Grand Rift Africain, à la confluence des Temps, Hommage à Yves Coppens, Collège de France, Novembre 2023, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F.-X. Fauvelle, P. Descola, Y. Coppens, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phylogenetic definition and mode of evolution of the genus Homo - A new conceptual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution Society, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis to morphological changes of the shoulder joint: application to percussion gestures during oldowan debitage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hugheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual conference for women archeologists and palaeontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/5xzr-mr56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phylogenetic Networks perspective on reticulate human evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary perspective of the genus Homo: new approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil Bovidae (Mammalia: Cetartiodactyla) from the hominin-bearing deposit of Cooper's D (Bloubank Valley, South Africa): implications for Paranthropus robustus palaeoecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Rector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">East African Association for Paleanthropology and Paleontology (EAAAPP), Seventh Biennal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo and dispersal mode Out of Africa: review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">East African Association for Paleanthropology and Paleontology (EAAAPP), Seventh Biennal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers Hommes anatomiquement modernes du sud-est de l’Europe: apport du site de Buran-Kaya III (Crimée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société d'Anthropologie de Paris, session Cro-Magnon to the present day: peopling, population dynamics, human-environment interactions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du genre Homo: taxinomie et phylogénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème colloque de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New field and analytic results from the Buran-Kaya III (Crimea) Gravettian layers: implications for the understanding of Anatomically modern human dispersal in South-Eastern Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Crépin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference : World of Gravettian hunters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of linear marks on a hominin cranium (Stw53) from Sterkfontein in light of a new methodological approach.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Contribution of comparative taphonomy of human and faunal remains to the understanding of mortuary practices of Gravettians from far south-eastern Europe: level 6-1 of Buran-Kaya III (Crimea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Yanevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAZ Taphonomy working group. Taphonomie quaternaire: du general au particulier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966208v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Missing Oldowan: New 2.3 - 2.0 Ma Sites from the Nasura Complex, West Turkana, Kenya.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation of linear marks on a hominin cranium (Stw53) from Sterkfontein in light of a new methodological approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution 6th meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ICAZ Taphonomy working group. Taphonomie quaternaire: du general au particulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966206v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of comparative taphonomy of human and faunal remains to the understanding of mortuary practices of Gravettians from far south-eastern Europe: level 6-1 of Buran-Kaya III (Crimea).</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Missing Oldowan: New 2.3 - 2.0 Ma Sites from the Nasura Complex, West Turkana, Kenya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAZ Taphonomy working group. Taphonomie quaternaire: du general au particulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution 6th meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971918v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux restes d'homininés du Pléistocène inférieur de la Formation de Nachukui, Ouest du Lac Turkana, Kenya.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lokorody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Brugal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X. Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1841ème réunion de la Société d’Anthropologie de Paris,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further context of the 3.3 Ma archaeological assemblage from Lomekwi 3, West Turkana, Kenya.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Taylor</w:t>
+                <w:t xml:space="preserve">“Subsistence behaviours during the Gravettian in south-eastern europe. New insights from the last investigations in Buran-kaya III (Crimea)”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lázničková-Galetová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution 6th meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Conference : World of Gravettian hunters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963867v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Homo taxonomy in Africa. A new look at an old question through morphological and cladistics analyses.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Further context of the 3.3 Ma archaeological assemblage from Lomekwi 3, West Turkana, Kenya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Senckenberg Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution 6th meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910708v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Subsistence behaviours during the Gravettian in south-eastern europe. New insights from the last investigations in Buran-kaya III (Crimea)”.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Homo taxonomy in Africa. A new look at an old question through morphological and cladistics analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference : World of Gravettian hunters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">International Senckenberg Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02984428v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New field and analytic results from the Buran-Kaya III (Crimea) Gravettian layers: implications for the understanding of Anatomically modern human dispersal in South-Eastern Europe”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Crépin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference : World of Gravettian hunters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Pleistocene Hominids and Paleoenvironments from the Nachukui Formation (West Turkana, Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig S. Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à H.Faure «Quaternaire et Changements Globaux: Bilans et Perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00140269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12256,422 +12390,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-benefit trade-offs of aquatic resource exploitation in the context of hominin evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio de Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1848es Journées de la Société d’Anthropologie de Paris (SAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 35 ((s)), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.10937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de fossiles pour étudier l’évolution humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la microrugosimétrie pour la reconstruction des régimes alimentaires : Étude des micro-usures d’un échantillon de paranthropes et de premiers représentants du genre Homo est- et sud-africains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845ème journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many fossils to study homin evolution? The example of the Turkana basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union International des Sciences Préhistoriques et Protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12681,235 +12815,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand Rift africain, à la confluence des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cherche Midi; CNRS, 176 p., 2024, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'ancêtres - La grande aventure de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, pp.144, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12919,1932 +13053,1932 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Musée de l'Homme. Le Guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum national d'Histoire naturelle, pp.68-69, 2025, 978-2-38279-040-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oubliés du Turkana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi; CNRS, pp.148-149, 2024, 9782749178141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces des premiers Homo et Homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Douze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.130-131, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l’objectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tallio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.44-51, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer autrement les migrations des premiers Hommes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Introduction, Le Grand Rift Africain - à la confluence des temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’interdisciplinarité. Voyages au-delà des disciplines</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.120-127, 2023, 9782271139832</w:t>
+              <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.10-11, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022084v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction, Le Grand Rift Africain - à la confluence des temps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Explorer autrement les migrations des premiers Hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Blanc; Mokrane Bouzeghoub; Martina Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.10-11, 2023, 978-2-7491-7814-1</w:t>
+              <w:t xml:space="preserve">L’interdisciplinarité. Voyages au-delà des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.120-127, 2023, 9782271139832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719506v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispersions humaines au rythme du relief et du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Moligni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche Midi; CNRS, pp.124-129, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hominisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.42-45, 2023, 978-2-271-14753-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04304542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hominisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.42-45, 2023, 978-2-7355-0952-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scientifiques du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.56-57, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les outils parlent du savoir de nos ancêtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.42-43, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paléontologues sont sur les dents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.52-53, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out of Africa, les différents scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Mgeladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lordkipanidze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homo faber : 2 millions d’années d’Histoire de la pierre taillée, de l’Afrique aux portes de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Réunion des Musées nationaux, pp.110-115, 2021, ISBN 978-2-7118-7503-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cru/cuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Museum national d’Histoire naturelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je mange donc je suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Museum national d’Histoire naturelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je mange donc je suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du genre Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Histoire des Civilisations, Jean-Paul Demoule, Alain Schnapp, Dominique Garcia (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-99, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions au chapitre 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-Histoires. La conquète des territoires, sous la direction de Nicolas Teyssandier et Stéphanie Thiebault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions CNRS/Cherche Midi, pp.24-26, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première sortie d’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Histoire des Civilisations, Jean-Paul Demoule, Alain Schnapp, Dominique Garcia (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.100-105, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for stone tools older than 2.6 Ma: how do we know what we are looking for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason E. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J Lepre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution (ESHE) : 3rd Annual Meeting : Vienna, Austria, 19-21 September, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the study of Human Evolution, pp.107, 2013, Proceedings of the European Society for the study of Human Evolution, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première sortie d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Bocquet-Appel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Paléodémographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, Paris, pp.34-44, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers représentants du genre Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origine et Evolution des populations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Editions du CTHS, pp.67-88, 2005, Orientations et Méthodes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14854,266 +14988,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi pensent les singes quand ils cherchent leur nourriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.103-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2020003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake-level changes and hominin occupations in the arid Turkana Basin during volcanic closure of the Omo River outflows to the Indian Ocean – Response to comments by Schuster and Nutz, Quaternary Research 92(2), pp. 598–600 – ERRATUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Feibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bereket Haileab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.214-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/qua.2019.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15123,165 +15257,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Préhistorique au Kenya, West Turkana Archaeological Project - rapport annuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hilary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et Européennes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15349,51 +15483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B14BEEB0"/>
+    <w:nsid w:val="2E5EFC65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15580,51 +15714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-prat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3024-1959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059860073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74065800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047555071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109655" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yanevich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103386" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05387409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05387401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Agapishvili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusudan Chagelishvili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87780.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Biro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Janmaat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1192061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.04.535524" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Parasayan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02211-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette F Cohen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101191" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.834638" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rector" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10379" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10434" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio de Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.812804" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Bouret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0667" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6967" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102359" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hugheville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.1044" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patou-Mathis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rector" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6945" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bennett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yanevich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/685404" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20190007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereket Haileab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.11.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07065-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabibbo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020520v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Th&#233;odule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Nuzhnyi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0101-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0111-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jashashvili" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thackeray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860591v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16379" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Lefrancq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chandenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saint-Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2013.03.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BS2G72R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorokody" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lewis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harmand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020834" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eggins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Kinsley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2011.ART66" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481799v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thuo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2010.04.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PGZQP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839210v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Thackeray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potze" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kgasi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822432v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moull&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1313" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2006.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH06C2B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838507v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daynes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lordkipanidze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2005.03.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.06.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNH43ZTW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134898v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380091v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.07.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP98GSP0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365388v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tournier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Brandenburg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289295v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876293v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seke Katsamundanga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809474v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Wilson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harmand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809448v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809625v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/5xzr-mr56" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022001v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022030v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022014v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verna" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962019v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966208v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966206v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feibel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971918v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yanevich" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910709v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lokorody" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brugal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963867v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Taylor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984428v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drucker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977048v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140269v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Feibel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980522v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10937" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022047v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843262v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377101v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022084v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719506v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Moligni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304542v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57243" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503597v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503611v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lordkipanidze" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022168v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022153v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266477v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266480v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834959v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007837v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903937v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225083v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.75" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190683v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilary" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-prat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3024-1959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059860073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74065800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047555071" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Mussgnug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161w0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05387409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133oi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103691" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yanevich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05387401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Agapishvili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusudan Chagelishvili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87780.3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71114" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.04.535524" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Parasayan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02211-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Biro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Janmaat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1192061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette F Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.834638" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rector" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10434" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio de Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.812804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6967" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Bouret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102359" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103129" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hugheville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.1044" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6945" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patou-Mathis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rector" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bennett" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yanevich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/685404" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harmand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Taylor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Feibel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20190007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.12131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereket Haileab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Lewis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.37" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885615v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.11.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07065-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cabibbo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Th&#233;odule" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S Feibel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lepre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14464" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Nuzhnyi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0101-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0111-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120788v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jashashvili" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thackeray" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16379" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Lefrancq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chandenier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saint-Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2013.03.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BS2G72R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lorokody" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lewis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harmand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848188v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120634v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020834" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eggins" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Kinsley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2011.ART66" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thuo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2010.04.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9PGZQP8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Thackeray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822481v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kgasi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Moull&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1313" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817921v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110608v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2006.03.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH06C2B5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daynes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lordkipanidze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481812v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2005.03.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379958v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481817v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.06.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNH43ZTW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380091v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134901v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.07.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP98GSP0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236286v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Brandenburg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tournier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289295v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seke Katsamundanga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Wilson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harmand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809448v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310179v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021988v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/5xzr-mr56" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022001v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022010v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022030v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verna" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022038v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962019v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yanevich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966208v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966206v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feibel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lokorody" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Brugal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drucker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963867v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Taylor" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910708v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977048v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Feibel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980522v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10937" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022047v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022063v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022069v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843262v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427571v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Serre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377101v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04843141v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734168v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022084v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734204v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Moligni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509445v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57243" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503622v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503597v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503611v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022090v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lordkipanidze" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022168v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266477v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891488v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266480v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120656v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Lewis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834959v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007837v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903937v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020003" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225083v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.75" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190683v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hilary" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>