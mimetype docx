--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -713,278 +713,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic scattering of an elastic object using the structural admittance and noise-based holographic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage detection and localization from linear and nonlinear global vibration features in concrete slabs subjected to localized thermal damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Eiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001705⟩</w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.147592172094179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1475921720941792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162666v1</w:t>
+                <w:t xml:space="preserve">hal-03162673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage detection and localization from linear and nonlinear global vibration features in concrete slabs subjected to localized thermal damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bistatic scattering of an elastic object using the structural admittance and noise-based holographic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sternini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Eiras</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.147592172094179. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (2), pp.734-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1475921720941792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0001705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162673v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive structural monitoring based on data-driven matched field processing</w:t>
               </w:r>
@@ -1215,135 +1215,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local damage evaluation of a laminate composite plate using ultrasonic birefringence of shear wave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Experimental modal analysis and finite element model updating for structural health monitoring of reinforced concrete radioactive waste packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Eiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payan</w:t>
+                <w:t xml:space="preserve">Cedric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moysan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hochard</w:t>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043375v1</w:t>
+                <w:t xml:space="preserve">hal-01823459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weld inspection by focused adjoint method</w:t>
               </w:r>
@@ -1457,144 +1466,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modal analysis and finite element model updating for structural health monitoring of reinforced concrete radioactive waste packages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús Eiras</w:t>
+                <w:t xml:space="preserve">Local damage evaluation of a laminate composite plate using ultrasonic birefringence of shear wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Payan</w:t>
+                <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">J. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.287-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823459v1</w:t>
+                <w:t xml:space="preserve">hal-02043375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological imaging in bounded elastic media</w:t>
               </w:r>
@@ -1791,1157 +1791,1162 @@
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142 (1), pp.103-109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 142 (1), pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4990953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target localization through a data-based sensitivity kernel: A perturbation approach applied to a multistatic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selda Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1800-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4868362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of a body's structural impedance and scattering properties using correlation of random noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earl G. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134, pp.4401-4411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4828833]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-independent range localization of a moving source in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4748795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward modeling for marine sediment characterization using chirp sonars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Desmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (4), pp.T91-T99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.3590717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of a small change in a multiple scattering environment without modeling of the actual medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130, pp.3566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3652859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termites assess wood size by using vibration signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore A Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph C. S. Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Mcdowall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102 (10), pp.3732-3737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0408649102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey with Bill Kuperman from ocean acoustics to structural health monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Reconstruction of the bistatic response of an elastic object with edges using its estimated acoustic impedance matrix from diffuse field acoustic holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roggerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">188th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, New Orleans (Louisiana), United States. pp.A368-A368, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2025, New orleans, LA, France. pp.A58-A58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0037381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0038375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05538673v1</w:t>
+                <w:t xml:space="preserve">hal-05559755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l’imagerie acoustique par énergie topologique à la caractérisation de champs de vitesses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+                <w:t xml:space="preserve">A journey with Bill Kuperman from ocean acoustics to structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">188th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans (Louisiana), United States. pp.A368-A368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0038375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847762v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode entre les sources équivalentes et les éléments finis de frontières pour modéliser la diffraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Application de l’imagerie acoustique par énergie topologique à la caractérisation de champs de vitesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847934v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation expérimentale d'un champ sonore diffus dans une pièce réfléchissante ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,856 +2965,826 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de la réponse bistatique d'un objet élastique avec arêtes, à partir de sa matrice d'impédance acoustique estimée par holographie acoustique en champ diffus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid method between equivalent source method and boundary element method for modeling diffraction</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode entre les sources équivalentes et les éléments finis de frontières pour modéliser la diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">181th Meeting of the Acoustical Society of Americ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601477v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of a sound diffuse field in a ordinary room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new hybrid method between equivalent source method and boundary element method for modeling diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roggerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">181th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Seattle, United States. pp.A118-A118, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2021, Seattle, United States. pp.A208-A208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0008135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0007825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03601483v1</w:t>
+                <w:t xml:space="preserve">hal-03601477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent modelling advances in NDT to improve safety and sustainability for the next generation of nuclear reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evaluation of a sound diffuse field in a ordinary room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roggerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC - 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">181th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Seattle, United States. pp.A118-A118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0007825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411064v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+                <w:t xml:space="preserve">Holographic array for determining structural acoustic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sternini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Portland, France</w:t>
+              <w:t xml:space="preserve">Underwater Acoustics Conference &amp; Exhibition series, UACE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Filoxenia Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601420v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramaniraka</w:t>
+                <w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Payan</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601461v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic array for determining structural acoustic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jit Sarkar</w:t>
+                <w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Acoustics Conference &amp; Exhibition series, UACE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Filoxenia Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601440v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency passive imaging for detection and localization of defects in immersed pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metwally Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lubeigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,915 +3829,932 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on « Passive imaging and monitoring in wave physic : from seismology to ultrasound IV »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband monostatic acoustic scattering simulations of underwater unexploded ordnance using time-domain spectral-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earl Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Diego, United States. pp.3005-3005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5137405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining structural acoustic properties from noise-based holographic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sternini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earl Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Diego, United States. pp.2943-2943, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5137225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Recent modelling advances in NDT to improve safety and sustainability for the next generation of nuclear reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+                <w:t xml:space="preserve">Cécile Gueudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC - 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045183v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete characterization using backscattered ultrasonic waves: the case of reverberant laboratory specimens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Non-destructive Testing ECNDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045181v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+              <w:t xml:space="preserve">Journée COFREND 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée COFREND 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045209v1</w:t>
+                <w:t xml:space="preserve">hal-02045205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the diffusion of electromagnetic waves in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Ground Penetrating Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rapperswil, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4771,378 +4763,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manda Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Payan</w:t>
+                <w:t xml:space="preserve">Passive structural monitoring based on matched processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lubeigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Victoria, Canada. pp.1714-1714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5067603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045205v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive structural monitoring based on matched processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162699v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et localisation de défauts par imagerie topologique et focalisation de sources: application à l’inspection des soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5151,271 +5139,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lubeigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concrete characterization using backscattered ultrasonic waves: the case of reverberant laboratory specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Non-destructive Testing ECNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Gothenburg, Sweden. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575532v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural health monitoring of intermediate-level radioactive waste packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Eiras Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,2642 +5405,2875 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BINDT/EWSHM 2018 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic characterization of small-sized concrete laboratory specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">12th European conference on Non-Destructive Testing (ECNDT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045160v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive structural monitoring based on matched processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Lubeigt</w:t>
+                <w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Eiras Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045167v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the bistatic scattering from subsea buried targets using in-air laboratory measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Earl G. Williams</w:t>
+                <w:t xml:space="preserve">Passive structural monitoring based on matched processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lubeigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on Noise and Vibration Emerging Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045188v1</w:t>
+                <w:t xml:space="preserve">hal-02045167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore multi-éléments de bétons par analyse de la diffusion de l'énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean François Chaix</w:t>
+                <w:t xml:space="preserve">Predicting the bistatic scattering from subsea buried targets using in-air laboratory measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6th international conference on Noise and Vibration Emerging Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045216v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore de l'intérieur des sédiments: premiers éléments du projet OSCARABIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lemagnen</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CARHAMB'AR CARtographie des HAbitats Marins Benthiques : de l'Acquisition à la Restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045218v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of complex media using backscattered ultrasonic waves: application to concrete inspection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Caractérisation ultrasonore multi-éléments de bétons par analyse de la diffusion de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramaniraka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Anglo-French Physical Acoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045191v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity enhancement of the topological imaging method: Application to weld inspection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie ultrasonore de l'intérieur des sédiments: premiers éléments du projet OSCARABIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lemagnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Metwally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lubeigt</w:t>
+                <w:t xml:space="preserve">Didier Clec’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ANIMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Conférence CARHAMB'AR CARtographie des HAbitats Marins Benthiques : de l'Acquisition à la Restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045189v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of complex media using backscattered ultrasonic waves: application to concrete inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">16th Anglo-French Physical Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303909v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'impédance mécanique d’un objet élastique à partir de la corrélation de bruit aléatoire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity enhancement of the topological imaging method: Application to weld inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lubeigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Conference ANIMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303905v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303892v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of a target’s structural admittance and the prediction of its scattered field in different media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Williams</w:t>
+                <w:t xml:space="preserve">Prédiction de l'impédance mécanique d’un objet élastique à partir de la corrélation de bruit aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045199v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a target’s structural admittance and the prediction of its scattered field in different media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Tippmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045201v1</w:t>
+                <w:t xml:space="preserve">hal-02045199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de techniques de mesure in situ de pathologie de béton par rétrodiffusion d’ondes ultrasonores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiagnoBéton 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303886v1</w:t>
+                <w:t xml:space="preserve">hal-01303892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Imaging In Liquid Sodium: A Differential Method For Damages Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean François Chaix</w:t>
+                <w:t xml:space="preserve">Measurement of a target’s structural admittance and the prediction of its scattered field in different media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Tippmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gobillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303817v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Développement de techniques de mesure in situ de pathologie de béton par rétrodiffusion d’ondes ultrasonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. La Rocca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ling Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tarbes, France</w:t>
+              <w:t xml:space="preserve">DiagnoBéton 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303897v1</w:t>
+                <w:t xml:space="preserve">hal-01303886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model tank experiments and using a random noise field to determine scattering properties of an object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel C. Remillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303922v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of a body’s structural impedance and scattering properties using correlation of random noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic Imaging In Liquid Sodium: A Differential Method For Damages Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lubeigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Earl G. Williams</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gobillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">167th Meeting of the Journal Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4877726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303874v1</w:t>
+                <w:t xml:space="preserve">hal-01303817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based sensitivity kernel in a highly reverberating cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Model tank experiments and using a random noise field to determine scattering properties of an object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selda Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">166th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2nd International conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303924v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-Based Range-Localization from a Frequency-Time Spectrogram</w:t>
+                <w:t xml:space="preserve">Prediction of a body’s structural impedance and scattering properties using correlation of random noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th European Conference on Underwater Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">167th Meeting of the Journal Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Providence, United States. pp.2350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4877726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303925v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-based sensitivity kernel in a highly reverberating cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selda Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">166th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303929v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of sediment parameters from subbottom profiling data using genetic algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caglar Yardim</w:t>
+                <w:t xml:space="preserve">Invariant-Based Range-Localization from a Frequency-Time Spectrogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303930v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical justification of a coherent forward model for subbottom profiler data inversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
+                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics`08/ECUA08, address = Paris, France, year = 2008, month = 29 June-4 July, nat = 0,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518585v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimation of sediment parameters from subbottom profiling data using genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Yardim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical justification of a coherent forward model for subbottom profiler data inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics`08/ECUA08, address = Paris, France, year = 2008, month = 29 June-4 July, nat = 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.Non renseigne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of Measurement geometry on quantitative characterization of sediment with high-resolution sub-bottom profiling systems (kHz-15kHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caractérisation du milieu marin, address = Brest, France, year = 2006, month = 16-19 October, pdf = 1, nat = 1,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8075,105 +8283,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et caractérisation ultrasonores et acoustiques en environnements complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. ED 353 Sciences pour l’ingénieur : Mécanique, Physique, Micro et Nanoélectronique, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04162073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8241,51 +8449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E976080"/>
+    <w:nsid w:val="E2665EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8472,51 +8680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rakotonarivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-7991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135996546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5261-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tahina Rakotonarivo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Spada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Capriotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217251412783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roggerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sternini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuperman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001705" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lubeigt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lubeigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.08.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.01.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828833]" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Desmare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3590717" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Evans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. S. Lai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Toledano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mcdowall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408649102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0038375" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ferm&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007825" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kuperman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137405" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137225" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baqu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045218v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemagnen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clec&#8217;h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045191v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Tippmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Waters" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Jing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gobillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877726" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303930v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yardim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04162073v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rakotonarivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-7991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135996546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5261-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tahina Rakotonarivo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Spada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Capriotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217251412783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roggerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sternini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuperman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lubeigt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lubeigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.08.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.01.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828833]" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Desmare" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3590717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Evans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. S. Lai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Toledano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mcdowall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408649102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0038375" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ferm&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kuperman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137225" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baqu&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemagnen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clec&#8217;h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Tippmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Waters" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Jing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gobillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yardim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04162073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>