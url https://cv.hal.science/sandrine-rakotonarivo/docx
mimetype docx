--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2995,204 +2995,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la réponse bistatique d'un objet élastique avec arêtes, à partir de sa matrice d'impédance acoustique estimée par holographie acoustique en champ diffus</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode entre les sources équivalentes et les éléments finis de frontières pour modéliser la diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roggerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847989v1</w:t>
+                <w:t xml:space="preserve">hal-03847934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode entre les sources équivalentes et les éléments finis de frontières pour modéliser la diffraction</w:t>
+                <w:t xml:space="preserve">Reconstruction de la réponse bistatique d'un objet élastique avec arêtes, à partir de sa matrice d'impédance acoustique estimée par holographie acoustique en champ diffus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roggerone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847934v1</w:t>
+                <w:t xml:space="preserve">hal-03847989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid method between equivalent source method and boundary element method for modeling diffraction</w:t>
               </w:r>
@@ -3518,485 +3518,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+                <w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Payan</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601420v1</w:t>
+                <w:t xml:space="preserve">hal-03601461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramaniraka</w:t>
+                <w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Payan</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601461v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency passive imaging for detection and localization of defects in immersed pipe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband monostatic acoustic scattering simulations of underwater unexploded ordnance using time-domain spectral-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metwally Khaled</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Lubeigt</w:t>
+                <w:t xml:space="preserve">William Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Passive imaging and monitoring in wave physic : from seismology to ultrasound IV »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Diego, United States. pp.3005-3005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5137405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576492v1</w:t>
+                <w:t xml:space="preserve">hal-03601467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband monostatic acoustic scattering simulations of underwater unexploded ordnance using time-domain spectral-elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Kuperman</w:t>
+                <w:t xml:space="preserve">Low frequency passive imaging for detection and localization of defects in immersed pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metwally Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lubeigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on « Passive imaging and monitoring in wave physic : from seismology to ultrasound IV »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601467v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining structural acoustic properties from noise-based holographic measurements</w:t>
               </w:r>
@@ -4468,778 +4468,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ting Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045205v1</w:t>
+                <w:t xml:space="preserve">hal-02045214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the diffusion of electromagnetic waves in concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Payan</w:t>
+                <w:t xml:space="preserve">Passive structural monitoring based on matched processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lubeigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Ground Penetrating Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Victoria, Canada. pp.1714-1714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5067603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045164v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045214v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive structural monitoring based on matched processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Lubeigt</w:t>
+                <w:t xml:space="preserve">Modelling the diffusion of electromagnetic waves in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rapperswil, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5067603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03162699v1</w:t>
+                <w:t xml:space="preserve">hal-02045164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts par imagerie topologique et focalisation de sources: application à l’inspection des soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lubeigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575532v1</w:t>
+                <w:t xml:space="preserve">hal-02045210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts par imagerie topologique et focalisation de sources: application à l’inspection des soudures</w:t>
+                <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045210v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete characterization using backscattered ultrasonic waves: the case of reverberant laboratory specimens</w:t>
               </w:r>
@@ -5480,51 +5480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European conference on Non-Destructive Testing (ECNDT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5575,64 +5575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Eiras Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5959,51 +5959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6261,51 +6261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of complex media using backscattered ultrasonic waves: application to concrete inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6475,243 +6475,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+                <w:t xml:space="preserve">Prédiction de l'impédance mécanique d’un objet élastique à partir de la corrélation de bruit aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303909v1</w:t>
+                <w:t xml:space="preserve">hal-01303905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'impédance mécanique d’un objet élastique à partir de la corrélation de bruit aléatoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303905v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a target’s structural admittance and the prediction of its scattered field in different media</w:t>
               </w:r>
@@ -6818,90 +6818,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7166,273 +7166,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Ultrasonic Imaging In Liquid Sodium: A Differential Method For Damages Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lubeigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. La Rocca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gobillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303897v1</w:t>
+                <w:t xml:space="preserve">hal-01303817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Imaging In Liquid Sodium: A Differential Method For Damages Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel C. Remillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gobillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">colloque symposium Franco-Chinois sur les matériaux composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303817v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model tank experiments and using a random noise field to determine scattering properties of an object</w:t>
               </w:r>
@@ -8449,51 +8449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2665EB6"/>
+    <w:nsid w:val="9176A36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8680,51 +8680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rakotonarivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-7991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135996546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5261-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tahina Rakotonarivo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Spada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Capriotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217251412783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roggerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sternini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuperman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lubeigt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lubeigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.08.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.01.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828833]" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Desmare" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3590717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Evans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. S. Lai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Toledano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mcdowall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408649102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0038375" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ferm&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kuperman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137225" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baqu&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemagnen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clec&#8217;h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Tippmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Waters" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Jing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gobillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yardim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04162073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rakotonarivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-7991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135996546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5261-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tahina Rakotonarivo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Spada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Capriotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217251412783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roggerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sternini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuperman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lubeigt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lubeigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.08.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.01.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828833]" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Desmare" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3590717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Evans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. S. Lai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Toledano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mcdowall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408649102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0038375" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ferm&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kuperman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137225" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baqu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemagnen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clec&#8217;h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Tippmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Waters" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Jing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gobillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yardim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04162073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>