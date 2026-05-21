--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -241,278 +241,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Existence of Local Defect Resonance in Ultrasonic Guided Waves Interaction with Horizontal Defects in Plates</w:t>
+                <w:t xml:space="preserve">Passive structural damage localization with the modal strain energy method applied to acoustic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyue Zhang</w:t>
+                <w:t xml:space="preserve">Théo Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Tahina Rakotonarivo</w:t>
+                <w:t xml:space="preserve">Frédéric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Spada</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Capriotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107912⟩</w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14759217251412783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538588v1</w:t>
+                <w:t xml:space="preserve">hal-05538606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive structural damage localization with the modal strain energy method applied to acoustic measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On The Existence of Local Defect Resonance in Ultrasonic Guided Waves Interaction with Horizontal Defects in Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Michel</w:t>
+                <w:t xml:space="preserve">Mingyue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+                <w:t xml:space="preserve">Sandrine Tahina Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jit Sarkar</w:t>
+                <w:t xml:space="preserve">Antonino Spada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Côte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margherita Capriotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 160, pp.107912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14759217251412783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538606v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equivalent source method is an indirect boundary element method with an implicit Voronoi mesh</w:t>
               </w:r>
@@ -862,51 +862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sternini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,450 +2749,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l’imagerie acoustique par énergie topologique à la caractérisation de champs de vitesses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode entre les sources équivalentes et les éléments finis de frontières pour modéliser la diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roggerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847762v1</w:t>
+                <w:t xml:space="preserve">hal-03847934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation expérimentale d'un champ sonore diffus dans une pièce réfléchissante ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode entre les sources équivalentes et les éléments finis de frontières pour modéliser la diffraction</w:t>
+                <w:t xml:space="preserve">Reconstruction de la réponse bistatique d'un objet élastique avec arêtes, à partir de sa matrice d'impédance acoustique estimée par holographie acoustique en champ diffus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roggerone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847934v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la réponse bistatique d'un objet élastique avec arêtes, à partir de sa matrice d'impédance acoustique estimée par holographie acoustique en champ diffus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roggerone</w:t>
+                <w:t xml:space="preserve">Application de l’imagerie acoustique par énergie topologique à la caractérisation de champs de vitesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847989v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid method between equivalent source method and boundary element method for modeling diffraction</w:t>
               </w:r>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3393,260 +3393,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic array for determining structural acoustic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jit Sarkar</w:t>
+                <w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Acoustics Conference &amp; Exhibition series, UACE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Filoxenia Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601440v1</w:t>
+                <w:t xml:space="preserve">hal-03601461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic wave propagation in scattering media with imperfect contact at the matrix-inclusions interfaces,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramaniraka</w:t>
+                <w:t xml:space="preserve">Holographic array for determining structural acoustic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Sternini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Underwater Acoustics Conference &amp; Exhibition series, UACE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Filoxenia Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601461v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between interfacial transition zone characteristics and ultrasonic wave velocity and attenuation in concrete</w:t>
               </w:r>
@@ -3734,312 +3734,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband monostatic acoustic scattering simulations of underwater unexploded ordnance using time-domain spectral-elements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low frequency passive imaging for detection and localization of defects in immersed pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Kuperman</w:t>
+                <w:t xml:space="preserve">Metwally Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lubeigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on « Passive imaging and monitoring in wave physic : from seismology to ultrasound IV »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601467v1</w:t>
+                <w:t xml:space="preserve">hal-03576492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency passive imaging for detection and localization of defects in immersed pipe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Lubeigt</w:t>
+                <w:t xml:space="preserve">Broadband monostatic acoustic scattering simulations of underwater unexploded ordnance using time-domain spectral-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Passive imaging and monitoring in wave physic : from seismology to ultrasound IV »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Diego, United States. pp.3005-3005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5137405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576492v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining structural acoustic properties from noise-based holographic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Sternini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4235,260 +4235,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Payan</w:t>
+                <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Abraham</w:t>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+                <w:t xml:space="preserve">hal-02045205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Modelling the diffusion of electromagnetic waves in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée COFREND 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rapperswil, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045209v1</w:t>
+                <w:t xml:space="preserve">hal-02045164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
               </w:r>
@@ -4647,51 +4664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kuperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Victoria, Canada. pp.1714-1714, </w:t>
@@ -4723,523 +4740,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diffusivity and dissipation of electromagnetic waves in concrete as new non-destructive parameters for nuclear structures evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Nécessité de la prise en compte de l’ITZ dans les simulations numériques de propagation d’ondes ultrasonores dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Payan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2018 - 36èmes Rencontres Universitaires De Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée COFREND 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045205v1</w:t>
+                <w:t xml:space="preserve">hal-02045209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the diffusion of electromagnetic waves in concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rapperswil, Switzerland</w:t>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045164v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts par imagerie topologique et focalisation de sources: application à l’inspection des soudures</w:t>
+                <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045210v1</w:t>
+                <w:t xml:space="preserve">hal-03575532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique et expérimentale de la multidiffusion des ultrasons dans les solides élastiques hétérogènes: Application à la caractérisation non destructive des bétons</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts par imagerie topologique et focalisation de sources: application à l’inspection des soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lubeigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575532v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete characterization using backscattered ultrasonic waves: the case of reverberant laboratory specimens</w:t>
               </w:r>
@@ -5435,260 +5435,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of small-sized concrete laboratory specimens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Eiras Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Razafindratsima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European conference on Non-Destructive Testing (ECNDT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575305v1</w:t>
+                <w:t xml:space="preserve">hal-02045160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Non Destructive Testing for dismantling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic characterization of small-sized concrete laboratory specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manda Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, International conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">12th European conference on Non-Destructive Testing (ECNDT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045160v1</w:t>
+                <w:t xml:space="preserve">hal-05575305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive structural monitoring based on matched processing</w:t>
               </w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earl G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5920,90 +5920,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
@@ -6026,351 +6026,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore multi-éléments de bétons par analyse de la diffusion de l'énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean François Chaix</w:t>
+                <w:t xml:space="preserve">Characterization of complex media using backscattered ultrasonic waves: application to concrete inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramaniraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16th Anglo-French Physical Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045216v1</w:t>
+                <w:t xml:space="preserve">hal-02045191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore de l'intérieur des sédiments: premiers éléments du projet OSCARABIS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+                <w:t xml:space="preserve">Caractérisation ultrasonore multi-éléments de bétons par analyse de la diffusion de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramaniraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence CARHAMB'AR CARtographie des HAbitats Marins Benthiques : de l'Acquisition à la Restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrès COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045218v1</w:t>
+                <w:t xml:space="preserve">hal-02045216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of complex media using backscattered ultrasonic waves: application to concrete inspection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramaniraka</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore de l'intérieur des sédiments: premiers éléments du projet OSCARABIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lemagnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clec’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Anglo-French Physical Acoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence CARHAMB'AR CARtographie des HAbitats Marins Benthiques : de l'Acquisition à la Restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045191v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity enhancement of the topological imaging method: Application to weld inspection</w:t>
               </w:r>
@@ -6475,502 +6475,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'impédance mécanique d’un objet élastique à partir de la corrélation de bruit aléatoire</w:t>
+                <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. A. Kuperman</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303905v1</w:t>
+                <w:t xml:space="preserve">hal-01303892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of a target’s structural admittance and the prediction of its scattered field in different media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Tippmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charles</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303909v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of a target’s structural admittance and the prediction of its scattered field in different media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Williams</w:t>
+                <w:t xml:space="preserve">Prédiction de l'impédance mécanique d’un objet élastique à partir de la corrélation de bruit aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Kuperman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045199v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation non destructive de l’anisotropie d’un matériau composite à l’aide des ondes ultrasonores transverses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Estimation des coefficients de cisaillement hors-plan d’un matériau composite par analyse de la biréfringence des ondes de cisaillements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Moysan</w:t>
+                <w:t xml:space="preserve">Ch Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303892v1</w:t>
+                <w:t xml:space="preserve">hal-01303909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a target’s structural admittance and the prediction of its scattered field in different media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Tippmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7090,51 +7090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7293,51 +7293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced nonlinear ultrasonic methods for health monitoring of composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7758,217 +7758,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-Based Range-Localization from a Frequency-Time Spectrogram</w:t>
+                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303925v1</w:t>
+                <w:t xml:space="preserve">hal-01303929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote localization of a moving target in a random scattering medium based on the Born approximation</w:t>
+                <w:t xml:space="preserve">Invariant-Based Range-Localization from a Frequency-Time Spectrogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine T. Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Kuperman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Pan-American Meeting on Acoustic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303929v1</w:t>
+                <w:t xml:space="preserve">hal-01303925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of sediment parameters from subbottom profiling data using genetic algorithms</w:t>
               </w:r>
@@ -8449,51 +8449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9176A36E"/>
+    <w:nsid w:val="53F464B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8680,51 +8680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rakotonarivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-7991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135996546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5261-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tahina Rakotonarivo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Spada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Capriotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Sarkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217251412783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roggerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sternini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuperman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lubeigt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lubeigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.08.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.01.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828833]" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Desmare" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3590717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Evans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. S. Lai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Toledano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mcdowall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408649102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0038375" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ferm&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kuperman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137225" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baqu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemagnen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clec&#8217;h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Tippmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Waters" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Jing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gobillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yardim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04162073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rakotonarivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9639-7991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135996546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5261-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Sarkar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217251412783" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tahina Rakotonarivo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Spada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Capriotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107912" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roggerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine T. Rakotonarivo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ramaniraka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Eiras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921720941792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sternini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuperman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lubeigt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5099170" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lubeigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.08.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.01.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Williams" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Tippmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Waters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4990953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda Yildiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marandet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Kuperman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4868362" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl G. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4828833]" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00626524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Desmare" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3590717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652859" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Evans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. S. Lai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Toledano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mcdowall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408649102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0038375" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ferm&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0007825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaniraka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kuperman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5137225" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baqu&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Eiras Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Kuperman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045191v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045216v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemagnen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clec&#8217;h" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Tippmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Waters" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Jing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gobillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Rocca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel C. Remillieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4877726" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yardim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518585v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04162073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>