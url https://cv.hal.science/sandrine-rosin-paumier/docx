--- v0 (2026-03-23)
+++ v1 (2026-05-09)
@@ -1185,261 +1185,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature variation on penetration test parameters in compacted soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Masrouri</w:t>
+                <w:t xml:space="preserve">Influence of Temperature Variation on Parameters of Pressuremeter Test of a Compacted Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.960952⟩</w:t>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b21938-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913247v1</w:t>
+                <w:t xml:space="preserve">hal-01431334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature Variation on Parameters of Pressuremeter Test of a Compacted Soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">Impact of temperature variation on penetration test parameters in compacted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, 12 p. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (5), pp.628 - 648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b21938-110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.960952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431334v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of soft soil cracking during suction cycles by image processing</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1848,248 +1848,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Volatile Organic Compounds Diffusion for Virgin Geosynthetic Clay Liners and for a GCL after Contact with a Synthetic Leachate</w:t>
+                <w:t xml:space="preserve">Impact of a synthetic leachate on permittivity of GCLs measured by filter press and oedopermeameter tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000525⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (3), pp.211 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717748v1</w:t>
+                <w:t xml:space="preserve">hal-01717750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a synthetic leachate on permittivity of GCLs measured by filter press and oedopermeameter tests</w:t>
+                <w:t xml:space="preserve">Quantification of Volatile Organic Compounds Diffusion for Virgin Geosynthetic Clay Liners and for a GCL after Contact with a Synthetic Leachate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pantet</w:t>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (3), pp.211 - 221. </w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (11), pp.1039 - 1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2010.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717750v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swell index, oedopermeametric, filter press and rheometric tests for identifying the qualification of bentonites used in GCLs</w:t>
               </w:r>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,230 +2203,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi rhéologique de la microstructuration des suspensions de smectites homoioniques diluées à contrée</w:t>
+                <w:t xml:space="preserve">Evaluation of the viscoelastic properties of a clay material using a flow curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 528 (annexe 4), pp.137-146</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp. 23824-1 - 23824-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460208v1</w:t>
+                <w:t xml:space="preserve">hal-00460211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the viscoelastic properties of a clay material using a flow curve</w:t>
+                <w:t xml:space="preserve">Suivi rhéologique de la microstructuration des suspensions de smectites homoioniques diluées à contrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp. 23824-1 - 23824-11</w:t>
+              <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 528 (annexe 4), pp.137-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460211v1</w:t>
+                <w:t xml:space="preserve">hal-00460208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Viscoelastoplastic Properties of a Clay Material Using a Flow Curve</w:t>
               </w:r>
@@ -2533,51 +2533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Behavior of Smectite Dispersions: The Influence of Suspension Concentration and Exchangeable Cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructuration de suspensions de smectite en fonction de la saturation (Ca ou Na), apport de la rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,51 +2745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Letters in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2840,391 +2840,391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t>
+                <w:t xml:space="preserve">Soil-atmosphere interaction: cracking of a compacted soil under the effect of a thermo-hydric stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+                <w:t xml:space="preserve">Jaime Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t>
+              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Milos, Greece. pp.04009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338204009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311361v1</w:t>
+                <w:t xml:space="preserve">hal-04355162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-atmosphere interaction: cracking of a compacted soil under the effect of a thermo-hydric stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The performance of a Horizontal Ground Heat Exchanger (HGHE) under the seasonal ground energy storage behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fujiao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Lahoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Nowamooz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Milos, Greece. pp.04009, </w:t>
+              <w:t xml:space="preserve">, May 2023, Milos, Greece. pp.23007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338204009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338223007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355162v1</w:t>
+                <w:t xml:space="preserve">hal-04355168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of a Horizontal Ground Heat Exchanger (HGHE) under the seasonal ground energy storage behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fujiao Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mojdeh Lahoori</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Nowamooz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Milos, Greece. pp.23007, </w:t>
+              <w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338223007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355168v1</w:t>
+                <w:t xml:space="preserve">hal-04311361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Thermo-Hydraulic Modelling of Heat Storage in an Embankment</w:t>
               </w:r>
@@ -4056,243 +4056,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet couplé des paramètres de compactage et de la température sur les propriétés thermiques des sols.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boukelia</w:t>
+                <w:t xml:space="preserve">Impact of temperature cyclic variations on bearing capacities of a sensitive soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes RUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique. pp.239-300</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942611v1</w:t>
+                <w:t xml:space="preserve">hal-01817504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature cyclic variations on bearing capacities of a sensitive soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Eslami</w:t>
+                <w:t xml:space="preserve">Effet couplé des paramètres de compactage et de la température sur les propriétés thermiques des sols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Masrouri</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">34èmes RUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique. pp.239-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817504v1</w:t>
+                <w:t xml:space="preserve">hal-02942611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Temperature Variations on the Hydro-Mechanical Parameters of a Sensitive Soil</w:t>
               </w:r>
@@ -4961,51 +4961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofrontiers 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dallas, United States. pp.1121-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Frontiers Congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dallas, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5579,51 +5579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of rheometry to the smectite unit interaction issue : structuring knoweledge and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5655,158 +5655,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behavior of smectite dispersions : the concentration and the saturation (Ca2+ , Na+) influence</w:t>
+                <w:t xml:space="preserve">Caractérisation rhéologique de suspensions de smectites sodiques à calciques : Application de plans d'expériences à l'optimisation de la saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Jun 2006</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Mines, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144711v1</w:t>
+                <w:t xml:space="preserve">hal-00130086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement rhéologique de suspensions argileuses homoioniques et sodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5838,165 +5845,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rhéologique de suspensions de smectites sodiques à calciques : Application de plans d'expériences à l'optimisation de la saturation</w:t>
+                <w:t xml:space="preserve">Rheological behavior of smectite dispersions : the concentration and the saturation (Ca2+ , Na+) influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des Mines, Oct 2005, Paris, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130086v1</w:t>
+                <w:t xml:space="preserve">hal-00144711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie des matériaux argileux : impact de la concentration sur des suspensions de smectite Ca2+ ou Na+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6040,51 +6040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la nature du cation interfoliaire sur les propriétés rhéologiques de suspensions de smectites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,51 +6135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la cristallochimie sur les propriétés rhéologiques de suspensions de smectites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6383,102 +6383,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude micro granulométrique de 8 bentonites</w:t>
+                <w:t xml:space="preserve">Etude rhéologique d'une montmorillonite synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180674v1</w:t>
+                <w:t xml:space="preserve">hal-00180678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs déterminant l'organisation et la rhéologie du système argile-eau pour des suspensions de smectites</w:t>
               </w:r>
@@ -6520,102 +6520,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude rhéologique d'une montmorillonite synthétique</w:t>
+                <w:t xml:space="preserve">Etude micro granulométrique de 8 bentonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180678v1</w:t>
+                <w:t xml:space="preserve">hal-00180674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6967,51 +6967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5020038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahoori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nowamooz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.03.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Lahoori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.20.00034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukelia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukelia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1344144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eslami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0552-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maranha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alberdi-Pagola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Loveridge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10122044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960952" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21938-110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.840250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirrion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croissant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.08" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2010.11.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paumier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/856714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Granados" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338204009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355168v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujiao Tang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nowamooz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg.2023.562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v09.cpeg057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020507011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480137.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;as" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41165(397)115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180674v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263559v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paumier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03935815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5020038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahoori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nowamooz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.03.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Lahoori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.20.00034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukelia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukelia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1344144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eslami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0552-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maranha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alberdi-Pagola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Loveridge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10122044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21938-110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.840250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirrion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croissant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.08" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2010.11.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paumier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/856714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Granados" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338204009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujiao Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nowamooz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg.2023.562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v09.cpeg057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020507011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480137.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;as" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41165(397)115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263559v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paumier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03935815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>