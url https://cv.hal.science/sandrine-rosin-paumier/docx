--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -934,278 +934,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressuremeter test parameters of a compacted illitic soil under thermal cycling</w:t>
+                <w:t xml:space="preserve">Characterisation of Ground Thermal and Thermo-Mechanical Behaviour for Shallow Geothermal Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eslami</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Maranha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Christodoulides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alberdi-Pagola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Loveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0552-2⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en10122044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717739v1</w:t>
+                <w:t xml:space="preserve">hal-01717735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Ground Thermal and Thermo-Mechanical Behaviour for Shallow Geothermal Energy Applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressuremeter test parameters of a compacted illitic soil under thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Loveridge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (12), </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.1105-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en10122044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0552-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717735v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Temperature Variation on Parameters of Pressuremeter Test of a Compacted Soil</w:t>
               </w:r>
@@ -1308,51 +1308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature variation on penetration test parameters in compacted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,338 +2203,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the viscoelastic properties of a clay material using a flow curve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Viscoelastoplastic Properties of a Clay Material Using a Flow Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paumier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Monnet</w:t>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp. 23824-1 - 23824-11</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460211v1</w:t>
+                <w:t xml:space="preserve">hal-02592337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi rhéologique de la microstructuration des suspensions de smectites homoioniques diluées à contrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the viscoelastic properties of a clay material using a flow curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 528 (annexe 4), pp.137-146</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp. 23824-1 - 23824-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460208v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Viscoelastoplastic Properties of a Clay Material Using a Flow Curve</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi rhéologique de la microstructuration des suspensions de smectites homoioniques diluées à contrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pantet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">S. Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.11</w:t>
+              <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 528 (annexe 4), pp.137-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592337v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Behavior of Smectite Dispersions: The Influence of Suspension Concentration and Exchangeable Cation</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructuration de suspensions de smectite en fonction de la saturation (Ca ou Na), apport de la rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behaviour of smectite dispersions: the influence of suspension concentration and exchangeable cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,252 +3425,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of the impact of cyclic thermal variations impact on the mechanical properties of sandy soil.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal energy storage in embankments: Investigation of the thermal properties of an unsaturated compacted soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Lahoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hossein Eslami</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boukelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2020: Sharing Geoscience Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Energy Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, La Jolla, California, United States. pp.07011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202020507011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942570v1</w:t>
+                <w:t xml:space="preserve">hal-03512968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy storage in embankments: Investigation of the thermal properties of an unsaturated compacted soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ investigation of the impact of cyclic thermal variations impact on the mechanical properties of sandy soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Boukelia</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Energy Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2020: Sharing Geoscience Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202020507011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03512968v1</w:t>
+                <w:t xml:space="preserve">hal-02942570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances des géotextiles non-tissés-aiguilletés pour l’isolation thermique des géostructures énergétiques.</w:t>
               </w:r>
@@ -4062,51 +4062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature cyclic variations on bearing capacities of a sensitive soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,51 +5566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of rheometry to the smectite unit interaction issue : structuring knoweledge and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rhéologique de suspensions de smectites sodiques à calciques : Application de plans d'expériences à l'optimisation de la saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5756,51 +5756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement rhéologique de suspensions argileuses homoioniques et sodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5851,51 +5851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behavior of smectite dispersions : the concentration and the saturation (Ca2+ , Na+) influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie des matériaux argileux : impact de la concentration sur des suspensions de smectite Ca2+ ou Na+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,51 +6027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la nature du cation interfoliaire sur les propriétés rhéologiques de suspensions de smectites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6122,51 +6122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la cristallochimie sur les propriétés rhéologiques de suspensions de smectites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature variation on pressuremeter test parameters in compacted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boukelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6389,51 +6389,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude rhéologique d'une montmorillonite synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6464,51 +6464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs déterminant l'organisation et la rhéologie du système argile-eau pour des suspensions de smectites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6526,51 +6526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude micro granulométrique de 8 bentonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6967,51 +6967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5020038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahoori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nowamooz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.03.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Lahoori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.20.00034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukelia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukelia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1344144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eslami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0552-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maranha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alberdi-Pagola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Loveridge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10122044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21938-110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.840250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirrion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croissant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.08" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2010.11.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paumier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/856714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Granados" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338204009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujiao Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nowamooz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg.2023.562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v09.cpeg057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020507011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480137.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;as" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41165(397)115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263559v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paumier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03935815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5020038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahoori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nowamooz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.03.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Lahoori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.20.00034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukelia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukelia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1344144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maranha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alberdi-Pagola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Loveridge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10122044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eslami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0552-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21938-110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.960952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.840250" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirrion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croissant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.08" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2010.11.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paumier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/856714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Granados" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338204009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355168v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujiao Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nowamooz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg.2023.562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v09.cpeg057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020507011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480137.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Borgne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01440816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;as" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41165(397)115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263559v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paumier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03935815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>