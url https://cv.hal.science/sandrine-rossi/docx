--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -713,51 +713,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1203,142 +1203,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (2), pp.173-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mbe.12398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Effective Pre-service Teacher Training in Inclusive Education: a Narrative Review of the Effects of Duration and Content Delivery Mode on Teachers’ Attitudes Toward Inclusive Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,196 +1360,196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Psychology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (1 [art. 13]), [35 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10648-024-09851-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile sensory processing as a precursor of executive attention: Toward early detection of attention impairments and neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anquetil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIREs Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (4 [e1640]), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wcs.1640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connais-toi toi-même : une perspective globale de la métacognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1558,142 +1558,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (3), pp.451-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (2), pp.95-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1809,57 +1809,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (Art. 951784), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.951784⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -1887,57 +1887,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents and adults need inhibitory control to compare fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2017,57 +2017,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention, fonctions exécutives, imagerie cérébrale et TDA/H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les troubles de l'attention, 140, pp.40-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -2080,2062 +2080,2157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923714v1</w:t>
+                <w:t xml:space="preserve">hal-03283106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When I Met my brain: Participating in a neuroimaging study influences children’s naïve mind–brain conceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arlette Pineau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tine.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957705v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Self-Action in 2-Year-Old Children: An Illustration of the Arithmetical Inversion Principle before Formal Schooling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When I Met my brain: Participating in a neuroimaging study influences children’s naïve mind–brain conceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/879258⟩</w:t>
+              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.92-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tine.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957701v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping Reasoners Succeed in the Wason Selection Task: When Executive Learning Discourages Heuristic Response but Does Not Necessarily Encourage Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Self-Action in 2-Year-Old Children: An Illustration of the Arithmetical Inversion Principle before Formal Schooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123024⟩</w:t>
+              <w:t xml:space="preserve">Child Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/879258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086850v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t>
+                <w:t xml:space="preserve">Helping Reasoners Succeed in the Wason Selection Task: When Executive Learning Discourages Heuristic Response but Does Not Necessarily Encourage Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0123024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02951749v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (7), pp.1145-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127384v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958840v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+                <w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839623v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), pp.e40802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0040802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Pineau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Perchey</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01154325v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical Effect of Action on Arithmetic Performances in Wynn-Like Tasks Solved by 2-Year-Olds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arlette Pineau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000049⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956899v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Math in actions: Actor mode reveals the true arithmetic abilities of French-speaking 2-year-olds in a magic task</w:t>
+                <w:t xml:space="preserve">Pedagogical Effect of Action on Arithmetic Performances in Wynn-Like Tasks Solved by 2-Year-Olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.02.002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (6), pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03956895v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Zago</w:t>
+                <w:t xml:space="preserve">Math in actions: Actor mode reveals the true arithmetic abilities of French-speaking 2-year-olds in a magic task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.376-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127368v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Spiess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Zago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (2), pp.326-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Which processes are involved in cognitive procedural learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (5), pp.521-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09658210500477766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00501854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4145,51 +4240,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4198,123 +4293,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Occitadys Co-éducation dans les troubles du neurodéveloppement de l’enfance à l’âge adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive (entre professionnels de l'éducation et professionnels du secteur médico-social)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4336,895 +4431,895 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Occitadys : Co-éducation dans les troubles du neurodéveloppement de l'enfance à l'âge adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Occitadys, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessine-moi un cerveau : L'utilisation du dessin comme outil pour examiner le développement des connaissances des enfants sur la « boîte noire »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Brechet</w:t>
+                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494814v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+                <w:t xml:space="preserve">Dessine-moi un cerveau : L'utilisation du dessin comme outil pour examiner le développement des connaissances des enfants sur la « boîte noire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068022v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant et le cerveau : perspectives pédagogiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès annuel en ligne de l’Institut des troubles des Apprentissages de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des troubles des Apprentissages de Montréal, Mar 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5246,110 +5341,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5371,192 +5466,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences cognitives au service de la réussite scolaire des collégiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi Lab'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5565,2239 +5660,2435 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des sciences cognitives pour les psychologues de l’Éducation Nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l'AFPEN : Être enfant, être ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nationale des Psychologues de l'Education Nationale (AFPEN), Sep 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implémenter &amp; Évaluer un Programme Métacognitif pour l'Inclusion Scolaire : un protocole expérimental en cas unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Garcia</w:t>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
+              <w:t xml:space="preserve">5èmes Conférences Jean Piaget : Développement, apprentissages et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève, Suisse. 5èmes conférences Jean Piaget : Développement, Apprentissage et Enseignement. Actes de congrès., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169234v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t>
+                <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odran Guilbert</w:t>
+                <w:t xml:space="preserve">Guilbert Odran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
+              <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645998v1</w:t>
+                <w:t xml:space="preserve">hal-05169234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
+              <w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291378v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile sensory prediction and executive attention development at preschool age: perspectives for understanding neurodevelopmental disorders</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale (JNRb 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174534v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tactile sensory prediction and executive attention development at preschool age: perspectives for understanding neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
+              <w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale (JNRb 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289782v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement sensoriel tactile est-il lié au développement de l'attention chez les enfants d'âge préscolaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale (JNRb 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692171v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tactile perception related with attention development?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement sensoriel tactile est-il lié au développement de l'attention chez les enfants d'âge préscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anquetil</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society for COgnitive Psychology (ESCOP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France. 2022</w:t>
+              <w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale (JNRb 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770338v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous EEG-fNIRS explore somatosensory prediction in the premature neonate brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS 2022 (Biennial meeting of the Society for fNIRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Boston, United States. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12566.01609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Prediction and Repetition Suppression in the tactile modality as early markers of executive attention development at preschool age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is tactile perception related with attention development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anquetil</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France. , 2022</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society for COgnitive Psychology (ESCOP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770333v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de l'information sensorielle tactile : un marqueur de développement de l'attention exécutive chez l'enfant d'âge préscolaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensory Prediction and Repetition Suppression in the tactile modality as early markers of executive attention development at preschool age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anquetil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème Congrès de la SFP : Risques et Ressources à tous les âges de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Flux Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537417v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the brain made of? Examining children’s developing representations through their drawings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+                <w:t xml:space="preserve">Le traitement de l'information sensorielle tactile : un marqueur de développement de l'attention exécutive chez l'enfant d'âge préscolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ESCoP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. </w:t>
+              <w:t xml:space="preserve">61ème Congrès de la SFP : Risques et Ressources à tous les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495135v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dessine-moi un cerveau » : Représentation graphique du cerveau entre 5 et 10 ans</w:t>
+                <w:t xml:space="preserve">What is the brain made of? Examining children’s developing representations through their drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Congrès National de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">21st ESCoP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495118v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Dessine-moi un cerveau » : Représentation graphique du cerveau entre 5 et 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bervelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
+              <w:t xml:space="preserve">60ème Congrès National de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266133v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mafalda Carmo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InScience Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266086v1</w:t>
+                <w:t xml:space="preserve">hal-03266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067318v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rossi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Découvrir le cerveau à l'école: Les sciences cognitives au service des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CANOPE Editions, Ministère de l'Education Nationale. 2017, 978-2-240-04129-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2007, 978-2-8041-5542-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7807,345 +8098,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de conflit chez l’adulte et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Logiques de la Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentions entrepreneuriales plus fortes des élèves en filières professionnalisantes - Un effet de l'environnement social et familial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Albanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Entrepreneuriat et insertion", coordonné par M. Brasseur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre n°6, Edition Bruylant, Bruxelles, p.285-298, (374 p.), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00511271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8213,51 +8504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2400C1D"/>
+    <w:nsid w:val="24F6F7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8444,51 +8735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9285-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12005504X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/decouvrir-le-cerveau-a-lecole-les-sciences-cognitives-au-service-des-apprentissages.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/cid148496/annonce-des-laureats-de-l-appel-a-projets-poles-pilotes-de-formation-des-enseignants-et-de-recherche-pour-l-education.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Letang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jnc.v5i3.197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12566.01609" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03537417v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Albanet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9285-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12005504X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/decouvrir-le-cerveau-a-lecole-les-sciences-cognitives-au-service-des-apprentissages.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/cid148496/annonce-des-laureats-de-l-appel-a-projets-poles-pilotes-de-formation-des-enseignants-et-de-recherche-pour-l-education.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Letang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jnc.v5i3.197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12566.01609" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03537417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Albanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>