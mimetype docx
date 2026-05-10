--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -4214,685 +4214,702 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00501854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">METAMATH: an ecological and innovating tool to assess mathematical metacognition in primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédérica Cilia</w:t>
+                <w:t xml:space="preserve">Martin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lehéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Occitadys Co-éducation dans les troubles du neurodéveloppement de l’enfance à l’âge adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Metacognition and Self-Regulated Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI SIG 16, Aug 2026, Clermant-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434289v1</w:t>
+                <w:t xml:space="preserve">hal-05611898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive (entre professionnels de l'éducation et professionnels du secteur médico-social)</w:t>
+                <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédérica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Occitadys : Co-éducation dans les troubles du neurodéveloppement de l'enfance à l'âge adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Occitadys, Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Occitadys Co-éducation dans les troubles du neurodéveloppement de l’enfance à l’âge adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506006v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive (entre professionnels de l'éducation et professionnels du secteur médico-social)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">4ème Congrès Occitadys : Co-éducation dans les troubles du neurodéveloppement de l'enfance à l'âge adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Occitadys, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291403v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068022v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessine-moi un cerveau : L'utilisation du dessin comme outil pour examiner le développement des connaissances des enfants sur la « boîte noire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4934,525 +4951,508 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfant et le cerveau : perspectives pédagogiques et cliniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès annuel en ligne de l’Institut des troubles des Apprentissages de Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des troubles des Apprentissages de Montréal, Mar 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129432v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enfant et le cerveau : perspectives pédagogiques et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">48e Congrès annuel en ligne de l’Institut des troubles des Apprentissages de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des troubles des Apprentissages de Montréal, Mar 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023404v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+                <w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291353v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
+              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808870v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
+                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
@@ -5466,369 +5466,494 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808864v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service de la réussite scolaire des collégiens ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi Lab'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067922v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t>
+                <w:t xml:space="preserve">Les sciences cognitives au service de la réussite scolaire des collégiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Midi Lab'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067965v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des sciences cognitives pour les psychologues de l’Éducation Nationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès de l'AFPEN : Être enfant, être ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nationale des Psychologues de l'Education Nationale (AFPEN), Sep 2019, Deauville, France</w:t>
+              <w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023406v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des sciences cognitives pour les psychologues de l’Éducation Nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème congrès de l'AFPEN : Être enfant, être ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Psychologues de l'Education Nationale (AFPEN), Sep 2019, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5887,1927 +6012,2173 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémenter &amp; Évaluer un Programme Métacognitif pour l'Inclusion Scolaire : un protocole expérimental en cas unique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odran Guilbert</w:t>
+                <w:t xml:space="preserve">Exploring Gender Differences in Mathematics: The Mediating Role of Metacognition in Primary Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Conférences Jean Piaget : Développement, apprentissages et enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Genève, Suisse. 5èmes conférences Jean Piaget : Développement, Apprentissage et Enseignement. Actes de congrès., 2025</w:t>
+              <w:t xml:space="preserve">Metacognition and Self-Regulated Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Clermant-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594079v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëva Garcia</w:t>
+                <w:t xml:space="preserve">Implémenter &amp; Évaluer un Programme Métacognitif pour l'Inclusion Scolaire : un protocole expérimental en cas unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
+              <w:t xml:space="preserve">5èmes Conférences Jean Piaget : Développement, apprentissages et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève, Suisse. 5èmes conférences Jean Piaget : Développement, Apprentissage et Enseignement. Actes de congrès., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169234v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Un outil innovant pour évaluer la métacognition des élèves de 6 à 12 ans en classe dans le cadre de la résolution de problèmes en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lehéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645998v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilbert Odran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
+              <w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291378v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile sensory prediction and executive attention development at preschool age: perspectives for understanding neurodevelopmental disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
+                <w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale (JNRb 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174534v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289782v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement sensoriel tactile est-il lié au développement de l'attention chez les enfants d'âge préscolaire</w:t>
+                <w:t xml:space="preserve">Tactile sensory prediction and executive attention development at preschool age: perspectives for understanding neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale (JNRb 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale (JNRb 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692171v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous EEG-fNIRS explore somatosensory prediction in the premature neonate brain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Anquetil</w:t>
+                <w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Trentesaux</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garncarzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fNIRS 2022 (Biennial meeting of the Society for fNIRS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994344v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tactile perception related with attention development?</w:t>
+                <w:t xml:space="preserve">Le traitement sensoriel tactile est-il lié au développement de l'attention chez les enfants d'âge préscolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society for COgnitive Psychology (ESCOP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France. 2022</w:t>
+              <w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale (JNRb 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770338v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Prediction and Repetition Suppression in the tactile modality as early markers of executive attention development at preschool age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous EEG-fNIRS explore somatosensory prediction in the premature neonate brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux Congress 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">fNIRS 2022 (Biennial meeting of the Society for fNIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Boston, United States. , 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12566.01609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770333v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de l'information sensorielle tactile : un marqueur de développement de l'attention exécutive chez l'enfant d'âge préscolaire ?</w:t>
+                <w:t xml:space="preserve">Is tactile perception related with attention development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème Congrès de la SFP : Risques et Ressources à tous les âges de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society for COgnitive Psychology (ESCOP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537417v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the brain made of? Examining children’s developing representations through their drawings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Brechet</w:t>
+                <w:t xml:space="preserve">Sensory Prediction and Repetition Suppression in the tactile modality as early markers of executive attention development at preschool age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ESCoP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. </w:t>
+              <w:t xml:space="preserve">Flux Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495135v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dessine-moi un cerveau » : Représentation graphique du cerveau entre 5 et 10 ans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le traitement de l'information sensorielle tactile : un marqueur de développement de l'attention exécutive chez l'enfant d'âge préscolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Congrès National de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">61ème Congrès de la SFP : Risques et Ressources à tous les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495118v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
+                <w:t xml:space="preserve">What is the brain made of? Examining children’s developing representations through their drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
+              <w:t xml:space="preserve">21st ESCoP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266133v1</w:t>
+                <w:t xml:space="preserve">hal-04495135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« Dessine-moi un cerveau » : Représentation graphique du cerveau entre 5 et 10 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bervelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">60ème Congrès National de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266086v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+                <w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mafalda Carmo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InScience Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067318v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7849,51 +8220,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7903,51 +8274,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir le cerveau à l'école: Les sciences cognitives au service des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7969,126 +8340,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CANOPE Editions, Ministère de l'Education Nationale. 2017, 978-2-240-04129-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2007, 978-2-8041-5542-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8098,345 +8469,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de conflit chez l’adulte et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Logiques de la Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentions entrepreneuriales plus fortes des élèves en filières professionnalisantes - Un effet de l'environnement social et familial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Albanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Entrepreneuriat et insertion", coordonné par M. Brasseur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre n°6, Edition Bruylant, Bruxelles, p.285-298, (374 p.), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00511271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8504,51 +8875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24F6F7CD"/>
+    <w:nsid w:val="E939078B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8735,51 +9106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9285-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12005504X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/decouvrir-le-cerveau-a-lecole-les-sciences-cognitives-au-service-des-apprentissages.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/cid148496/annonce-des-laureats-de-l-appel-a-projets-poles-pilotes-de-formation-des-enseignants-et-de-recherche-pour-l-education.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Letang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jnc.v5i3.197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12566.01609" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03537417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Albanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9285-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12005504X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/decouvrir-le-cerveau-a-lecole-les-sciences-cognitives-au-service-des-apprentissages.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/cid148496/annonce-des-laureats-de-l-appel-a-projets-poles-pilotes-de-formation-des-enseignants-et-de-recherche-pour-l-education.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Letang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jnc.v5i3.197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leh&#233;ron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12566.01609" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03537417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Albanet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>