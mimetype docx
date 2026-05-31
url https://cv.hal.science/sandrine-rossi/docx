--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -1,8820 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8768 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Rossi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi - Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9285-2152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12005504X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=NKbSo4MAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante-chercheuse en psychologie cognitive et de l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire de Psychologie Caen Normandie UR7452 - Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Supérieur du Professorat et de l'Education Normandie Caen et UFR de Psychologie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche principale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attention, fonctions exécutives, autorégulation cognitive et émotionnelle, métacognition, fauses croyances en éducation, besoins éducatifs particuliers, éducation inclusive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes comportementales et en neuroimagerie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développement typique et atypique (enfants, adolescents, adultes).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix national « Chercheurs en Actes » du Conseil Scientifique de l’Education Nationale, 6ième édition (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dotation de 1500 € à l’école Léopold Senghor de Caen (Calvados, Académie de Caen) accompagnée pour l’implémentation de la ressource pédagogique inclusive PROgramme Métacognitif pour l’Inclusion Scolaire (PROMIS) en tant que porteuse du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix des pratiques favorisant l'évaluation pour les apprentissages, Ministère de l’Education Nationale (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Attribué conjointement au collège Georges Desdevises du Dezert de Lessay (Manche, Académie de Caen) pour le projet &amp;quot;Psychologie et neurosciences cognitives au service des apprentissages&amp;quot; en tant que porteuse du projet.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2028</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Intérêt Normand de la Région Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Etude de l’effet de GEnre dans les apprentissages en Mathématiques : Quels liens avec le développement des processus Métacognitifs et Exécutifs à l’école élémentaire ? </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">120.000 €</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2026</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme d’Investissements d’Avenir III, « Pôles pilotes de formation des enseignants et de recherche pour l’éducation » et Réseau d’Intérêt Normand de la Région Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet PROMIS, PROgramme Métacognitif pour l’Inclusion Scolaire. Contrat doctoral </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">120.000 €</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme d’Investissements d’Avenir III, « Pôles pilotes de formation des enseignants et de recherche pour l’éducation »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet AMIS, Autorégulation et Métacognition pour l’Inclusion Scolaire. Appel à projets « Ressources pédagogiques pour l’inclusion et la réussite de tous les élèves ». </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.000 €</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme d’Investissements d’Avenir III, « Pôles pilotes de formation des enseignants et de recherche pour l’éducation »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire à 20% du projet OMA2BEP, Les Outils Métacognitifs et d’Autorégulation pour Apprendre à apprendre chez les élèves à Besoins Educatifs Particuliers. Appel à projets « Ressources pédagogiques pour l’inclusion et la réussite de tous les élèves ». </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.000 €</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2024 Agence Nationale de la Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaire à 20% du projet NEOPRENE : NEOnatal PREcursors of Neurodevelopment porté par N. Roche, MCU HDR en psychologie et neurosciences développementales, lab. COMETE U1075 INSERM-Unicaen. Durée : 48 mois. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">344.536 €</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2022 Réseau d’Intérêt Normand de la Région Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet MeDiATE, Marqueurs de Développement de l’ATtention Exécutive chez l’enfant d’âge préscolaire, en partenariat avec N. Roche, MCU HDR en psychologie et neurosciences développementales, lab. COMETE U1075 INSERM-Unicaen. Contrat doctoral 100% </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">100.000 €</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 Subvention de la Fondation de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appel à projets ‘Aidons tous les collégiens à réussir !’ pour le projet « Psychologie et neurosciences cognitives au service des apprentissages scolaires » au Collège Georges Desdevises du Dezert de Lessay (Manche, Académie de Caen). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.000 €</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 Réseau d’Intérêt Normand de la Région Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet COGNISCOL, Les sciences cognitives au service des apprentissages scolaires : Quels bénéfices sur la réussite scolaire des collégiens ? Contrat doctorat 100% </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">100.000 €</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019 Subvention de la Fondation de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appel à projets ‘Aidons tous les collégiens à réussir !’ pour le projet « Psychologie et neurosciences cognitives au service des apprentissages scolaires » au Collège Georges Desdevises du Dezert de Lessay (Manche, Académie de Caen). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23.000 €</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation intiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masters Métiers de l'Enseignement, de l'Education et de la Formation, mentions 1er et 2nd degrés, et Pratiques et Ingénièrie de la Formation parcours Formation à l'Education Inclusive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Psychologie de l'éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation Continue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rectorat de l'Académie de Normandie (Ecole Académique de Formation Continue, CAFIPEMF, collège des IAIPR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la création d’un parcours e-découverte M@gistère sur la plateforme Educscol du ministère de l’Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (porteur C. Lanoë MCU à l’ESPE de Caen). Dispositif de formation continue tutorée et interactive conçu pour les enseignants du premier et du second degré, qui a pour thème </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Découvrir le cerveau à l’école : Les sciences cognitives au service des apprentissages’</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice Adjointe à la Recherche de l'INSPE Normandie Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> **Responsable scientifique UNICAEN du Pôle pilote de formation des enseignants et de recherche pour l’éducation 100% Inclusion, un Défi, un Territoire (IDT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Objectif créer un pôle structurant multidisciplinaire, permettant le décloisonnement des régions Hauts de France et Normandie, afin d’œuvrer collectivement pour l’inclusion de tous. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme d’Investissements d’Avenir III 2020-2030 9.000.000 €</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.enseignementsup-recherche.gouv.fr/cid148496/annonce-des-laureats-de-l-appel-a-projets-poles-pilotes-de-formation-des-enseignants-et-de-recherche-pour-l-education.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Référente Universitaire pour l’Unicaen de l’Action 4 ‘Former à et par l’inter-professionnalité les acteurs de l’éducation inclusive’ du projet 100% Inclusion, un Défi, un Territoire (IDT) financé par le Programme d’Investissements d’Avenir III, « Pôles pilotes de formation des enseignants et de recherche pour l’éducation ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice Adjointe du Laboratoire de Psychologie Caen Normandie UR7452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2023</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable pédagogique du Master de Psychologie de l'éducation 2nde année</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated or not? Differential effects of the Cogni’Scol programme based on student profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 ([art. 7]), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-025-01053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing attitudes towards inclusive education: a mixed methods study of French teachers and paraprofessionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 ([Published online]), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2025.2544035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (100), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.100.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Metacognitive Educational Program Cogni'Scol on the Academic Success of Middle School Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Brain, and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.173-186. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mbe.12398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Effective Pre-service Teacher Training in Inclusive Education: a Narrative Review of the Effects of Duration and Content Delivery Mode on Teachers’ Attitudes Toward Inclusive Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stanczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1 [art. 13]), [35 p.]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09851-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connais-toi toi-même : une perspective globale de la métacognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.451-469. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile sensory processing as a precursor of executive attention: Toward early detection of attention impairments and neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Roche-Labarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIREs Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4 [e1640]), 13 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcs.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw me a brain: The use of drawing as a tool to examine children's developing knowledge about the “black box”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (Art. 951784), 15 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.951784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (2), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents and adults need inhibitory control to compare fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Letang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Numerical Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.314-336. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jnc.v5i3.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir son cerveau pour mieux apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neurosciences et pédagogie, 527, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention, fonctions exécutives, imagerie cérébrale et TDA/H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les troubles de l'attention, 140, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, inhibitory control and arithmetic word problems: A negative priming study in mathematics experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When I Met my brain: Participating in a neuroimaging study influences children’s naïve mind–brain conceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neuroscience and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.92-97. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tine.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Self-Action in 2-Year-Old Children: An Illustration of the Arithmetical Inversion Principle before Formal Schooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/879258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Reasoners Succeed in the Wason Selection Task: When Executive Learning Discourages Heuristic Response but Does Not Necessarily Encourage Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0123024. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0123024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.197. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (7), pp.1145-1150. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e81789. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40802. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Aïte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical Effect of Action on Arithmetic Performances in Wynn-Like Tasks Solved by 2-Year-Olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (6), pp.405-411. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Spiess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.326-338. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math in actions: Actor mode reveals the true arithmetic abilities of French-speaking 2-year-olds in a magic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.376-385. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2009.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which processes are involved in cognitive procedural learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (5), pp.521-39. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658210500477766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00501854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAMATH: an ecological and innovating tool to assess mathematical metacognition in primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odran Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milène Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lehéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EARLI SIG 16 “Metacognition and Self-Regulated Learning” Biennial International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Special Interest Group (SIG) 16, Aug 2026, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédérica Cilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Occitadys Co-éducation dans les troubles du neurodéveloppement de l’enfance à l’âge adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive (entre professionnels de l'éducation et professionnels du secteur médico-social)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Occitadys : Co-éducation dans les troubles du neurodéveloppement de l'enfance à l'âge adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Occitadys, Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme pédagogique JEuMETACOGITE : Améliorer son fonctionnement exécutif par une approche métacognitive tout en jouant à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque international du PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi un cerveau : L'utilisation du dessin comme outil pour examiner le développement des connaissances des enfants sur la « boîte noire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni’Scol : Un programme pédagogique métacognitif innovant au profit de la réussite scolaire des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation), Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stanczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garncarzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque international PIAGET-RIPSYDEVE. Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Piaget de l’Université de Genève; Association du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Éducation, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant et le cerveau : perspectives pédagogiques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès annuel en ligne de l’Institut des troubles des Apprentissages de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des troubles des Apprentissages de Montréal, Mar 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stanczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences cognitives au service de la réussite scolaire des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi Lab'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogni'Scol : les sciences cognitives au service de la réussite scolaire des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème congrès annuel de la Société Française de Psychologie : Apprentissages, vulnérabilités, préventions / Symposium / Les sciences cognitives pour lutter contre les vulnérabilités et prévenir l’échec scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des sciences cognitives pour les psychologues de l’Éducation Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème congrès de l'AFPEN : Être enfant, être ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale des Psychologues de l'Education Nationale (AFPEN), Sep 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Gender Differences in Mathematics: The Mediating Role of Metacognition in Primary Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EARLI SIG 16 “Metacognition and Self-Regulated Learning” Biennial International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter &amp; Évaluer un Programme Métacognitif pour l'Inclusion Scolaire : un protocole expérimental en cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odran Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Conférences Jean Piaget : Développement, apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Genève, Suisse. 5èmes conférences Jean Piaget : Développement, Apprentissage et Enseignement. Actes de congrès., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil innovant pour évaluer la métacognition des élèves de 6 à 12 ans en classe dans le cadre de la résolution de problèmes en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odran Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milène Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lehéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPSYDEVE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La validité sociale et la fidélité procédurale pour évaluer l'implémentation d'un Programme Métacognitif pour l'Inclusion Scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbert Odran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique des interventions pédagogiques à visée inclusive pour favoriser l'autorégulation des élèves afin de promouvoir l'inclusion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odran Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque de l'association du RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stanczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célénie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile sensory prediction and executive attention development at preschool age: perspectives for understanding neurodevelopmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Roche-Labarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Normande de Recherche Biomédicale (JNRb 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des profils d’autorégulation et de métacognition d’enfants dyslexiques et neuro-typiques de 10 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Montcharmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garncarzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Prediction and Repetition Suppression in the tactile modality as early markers of executive attention development at preschool age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Roche-Labarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement sensoriel tactile est-il lié au développement de l'attention chez les enfants d'âge préscolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Roche-Labarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale (JNRb 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous EEG-fNIRS explore somatosensory prediction in the premature neonate brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fNIRS 2022 (Biennial meeting of the Society for fNIRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Boston, United States. , 2022, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12566.01609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is tactile perception related with attention development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Roche-Labarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for COgnitive Psychology (ESCOP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l'information sensorielle tactile : un marqueur de développement de l'attention exécutive chez l'enfant d'âge préscolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Roche-Labarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61ème Congrès de la SFP : Risques et Ressources à tous les âges de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences for academic success of middle school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mafalda Carmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and New Developments 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InScience Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.341-343, 2019, Education and New Developments 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences for school learnings : What are the benefits on numerical skills of high school students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the brain made of? Examining children’s developing representations through their drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ESCoP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dessine-moi un cerveau » : Représentation graphique du cerveau entre 5 et 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bervelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Congrès National de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires. Quels bénéfices sur la réussite scolaire des collégiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP2018). Psychologie, Santé et société : De la théorie aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences cognitives au service des apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Ripsydeve - Psychologie du développement : environnements, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le cerveau à l'école: Les sciences cognitives au service des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CANOPE Editions, Ministère de l'Education Nationale. 2017, 978-2-240-04129-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2007, 978-2-8041-5542-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de conflit chez l’adulte et l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Neys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Logiques de la Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions entrepreneuriales plus fortes des élèves en filières professionnalisantes - Un effet de l'environnement social et familial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Albanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In "Entrepreneuriat et insertion", coordonné par M. Brasseur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre n°6, Edition Bruylant, Bruxelles, p.285-298, (374 p.), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Noveck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. van Der Henst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologies du raisonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8875,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E939078B"/>
+    <w:nsid w:val="39756F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9106,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9285-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12005504X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/decouvrir-le-cerveau-a-lecole-les-sciences-cognitives-au-service-des-apprentissages.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/cid148496/annonce-des-laureats-de-l-appel-a-projets-poles-pilotes-de-formation-des-enseignants-et-de-recherche-pour-l-education.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Letang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jnc.v5i3.197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leh&#233;ron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12566.01609" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03537417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Albanet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9285-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12005504X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NKbSo4MAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/decouvrir-le-cerveau-a-lecole-les-sciences-cognitives-au-service-des-apprentissages.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/cid148496/annonce-des-laureats-de-l-appel-a-projets-poles-pilotes-de-formation-des-enseignants-et-de-recherche-pour-l-education.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01053-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12398" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anquetil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1640" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.951784" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Letang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jnc.v5i3.197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2016.06.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Witkowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pitel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210500477766" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Guilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leh&#233;ron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Pelletier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Leveneur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garncarzyk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Odran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Trentesaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12566.01609" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03537417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://end-educationconference.org/2019/wp-content/uploads/2020/05/2019v1end077.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03266086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bervelt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Verstraeten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Albanet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>