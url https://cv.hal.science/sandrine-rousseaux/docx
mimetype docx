--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -1232,532 +1232,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metschnikowia pulcherrima Influences the Expression of Genes Involved in PDH Bypass and Glyceropyruvic Fermentation in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’efficacité du sulfite sur Brettanomyces bruxellensis dépend de la population présente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+                <w:t xml:space="preserve">Claudine Degueurce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163, pp.39-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559661v1</w:t>
+                <w:t xml:space="preserve">hal-01613365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité du sulfite sur Brettanomyces bruxellensis dépend de la population présente</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origines des levures Saccharomyces et non-Saccharomyces présentes dans le moût : Vignoble ou cuverie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerhards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian von Wallbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 163, pp.39-41</w:t>
+              <w:t xml:space="preserve">, 2017, 162, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613365v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines des levures Saccharomyces et non-Saccharomyces présentes dans le moût : Vignoble ou cuverie ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Quantification des Brettanomyces par qPCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Serpaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maupeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 162, pp.28-31</w:t>
+              <w:t xml:space="preserve">, 2017, 164, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613345v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des Brettanomyces par qPCR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+                <w:t xml:space="preserve">Metschnikowia pulcherrima Influences the Expression of Genes Involved in PDH Bypass and Glyceropyruvic Fermentation in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie V. Serpaggi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613426v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of flow cytometry to wine microorganisms</w:t>
               </w:r>
@@ -2033,64 +2033,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youzhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2135,706 +2135,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of yeasts and yeasts-like fungi to copper and sulfur could explain lower yeast biodiversity in organic vineyards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rousseaux</w:t>
+                <w:t xml:space="preserve">PCR ITS-RFLP for Penicillium Species and Other Genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fox092⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mycotoxigenic Fungi : Methods and Protocols [Part IV], 1542, pp.321-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-1658-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667277v1</w:t>
+                <w:t xml:space="preserve">hal-01511211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR ITS-RFLP for Penicillium Species and Other Genera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
+                <w:t xml:space="preserve">The sensitivity of yeasts and yeasts-like fungi to copper and sulfur could explain lower yeast biodiversity in organic vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilloux-Benatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mycotoxigenic Fungi : Methods and Protocols [Part IV], 1542, pp.321-333. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.fox092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-1658-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fox092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511211v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Two Non-Saccharomyces Yeasts (Hanseniaspora and Starmerella) in the Cellar</w:t>
+                <w:t xml:space="preserve">FT-IR spectroscopy : A powerful tool for studying the inter- and intraspecific biodiversity of cultivable non-Saccharomyces yeasts isolated from grape must</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian von Wallbrunn</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00268⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.50 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446576v1</w:t>
+                <w:t xml:space="preserve">hal-01446318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three Brettanomyces qPCR commercial kits : results from an interlaboratory study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Bourbon</w:t>
+                <w:t xml:space="preserve">Persistence of Two Non-Saccharomyces Yeasts (Hanseniaspora and Starmerella) in the Cellar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerhards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian von Wallbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.50.4.1274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01493303v1</w:t>
+                <w:t xml:space="preserve">hal-01446576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-IR spectroscopy : A powerful tool for studying the inter- and intraspecific biodiversity of cultivable non-Saccharomyces yeasts isolated from grape must</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Terrat</w:t>
+                <w:t xml:space="preserve">Evaluation of three Brettanomyces qPCR commercial kits : results from an interlaboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Virginie Serpaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maupeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121, pp.50 - 58. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2015.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.50.4.1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446318v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of population-dependent sulfite against Brettanomyces bruxellensis in red wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,77 +2911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of yeast strains of the genus Hanseniaspora in the winery environment: What is their involvement in grape must fermentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian von Wallbrunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,51 +3291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,64 +3416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast-yeast interactions revealed by aromatic profile analysis of Sauvignon Blanc wine fermented by single or co-culture of non-Saccharomyces and Saccharomyces yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5455,51 +5455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,77 +6034,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6319,51 +6319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A99A1CD"/>
+    <w:nsid w:val="4961A99C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6550,51 +6550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rousseaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0942-198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055756786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rita Catacchio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro d'Addabbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64819-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avramova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Longin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maupeu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallet-Courbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russell M. Paterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Ven&#226;ncio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.09.080" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Degueurce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerhards" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian von Wallbrunn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Serpaggi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.983591" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1658-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00268" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.4.1274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.12.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.09.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.03.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.07.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T23SDFN9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.1.644-648.2005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680846v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.5779-5786.2005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/70.4.2180-2185.2004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-003-0582-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DB49DJ1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0545-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB0L15X7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bauer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crivellaro Celito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170902018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-rousseaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0942-198X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055756786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rita Catacchio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro d'Addabbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64819-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avramova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Longin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maupeu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallet-Courbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russell M. Paterson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Ven&#226;ncio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.09.080" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Degueurce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerhards" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian von Wallbrunn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Serpaggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bourbon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.983591" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1658-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.12.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00268" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serpaggi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.4.1274" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.09.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.03.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N6H3XQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.07.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T23SDFN9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.1.644-648.2005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680846v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.5779-5786.2005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/70.4.2180-2185.2004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-003-0582-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DB49DJ1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0545-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB0L15X7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bauer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crivellaro Celito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170902018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>