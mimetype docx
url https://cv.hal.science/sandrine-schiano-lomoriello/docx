--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -1511,402 +1511,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and female students' perception of menstrual symptoms: impact of hormonal contraception</w:t>
+                <w:t xml:space="preserve">Impact d’un hivernage en conditions polairesextrêmes sur les réponses physiologiques,psychologiques et cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ericsson Magnus</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE, 2-5 July 2024, Glasgow, Scotland, UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2024, Glasgow, United Kingdom. pg734</w:t>
+              <w:t xml:space="preserve">20èmes Journées scientifiques CNFRAA (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFRAA, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936867v1</w:t>
+                <w:t xml:space="preserve">hal-04936864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche participative en Antarctique : exemple du programme pluridisciplinaire sur les conditions de vie et de travail des hivernants de la base Concordia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
+                <w:t xml:space="preserve">Physical activity and female students' perception of menstrual symptoms: impact of hormonal contraception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Miguet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericsson Magnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et recherches dans les sciences de l'éducation (TRASCE) Concevoir et modéliser la recherche pour quel terrain ? (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIRNEF UR 7454, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">29th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE, 2-5 July 2024, Glasgow, Scotland, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2024, Glasgow, United Kingdom. pg734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830032v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un hivernage en conditions polairesextrêmes sur les réponses physiologiques,psychologiques et cognitives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+                <w:t xml:space="preserve">Démarche participative en Antarctique : exemple du programme pluridisciplinaire sur les conditions de vie et de travail des hivernants de la base Concordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rieth</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées scientifiques CNFRAA (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFRAA, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Terrains et recherches dans les sciences de l'éducation (TRASCE) Concevoir et modéliser la recherche pour quel terrain ? (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIRNEF UR 7454, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936864v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire du phénomène du 3ème quart-temps en environnement hostile : l'exemple de la base Concordia en Antarctique</w:t>
               </w:r>
@@ -2093,165 +2093,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’Activité Physique Adaptée sur la kinésiophobie chez des patients ayant subi une arthroplastie: résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Impact de l’Activité Physique Adaptées sur la kinésiophobie chez des patients ayant subi une arthroplastie: résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication à l'AFAPA Toulon 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulon, France</w:t>
+              <w:t xml:space="preserve">Impact de l’Activité Physique Adaptées sur la kinésiophobie chez des patients ayant subi une arthroplastie: résultats préliminaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, May 2018, Toulon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297652v1</w:t>
+                <w:t xml:space="preserve">hal-03962658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’Activité Physique Adaptées sur la kinésiophobie chez des patients ayant subi une arthroplastie: résultats préliminaires.</w:t>
+                <w:t xml:space="preserve">Impact de l’Activité Physique Adaptée sur la kinésiophobie chez des patients ayant subi une arthroplastie: résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de l’Activité Physique Adaptées sur la kinésiophobie chez des patients ayant subi une arthroplastie: résultats préliminaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon, May 2018, Toulon (France), France</w:t>
+              <w:t xml:space="preserve">Communication à l'AFAPA Toulon 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962658v1</w:t>
+                <w:t xml:space="preserve">hal-04297652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2406,51 +2406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2025.109654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Teissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nizard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.04.020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Diodati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003918" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marchan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2016.1218555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chantal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB2BFTXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(07)92056-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fons&#233;ca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBQFPDLK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rieth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hamard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2025.109654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Teissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nizard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.04.020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Diodati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003918" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marchan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2016.1218555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chantal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB2BFTXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rufo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(07)92056-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fons&#233;ca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBQFPDLK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rieth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hamard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03962658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>