--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -812,3033 +812,3033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Net-negative emission opportunities for the iron and steel industry on a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.122566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.122566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomie énergétique et alimentaire face aux tensions d’usage des sols : application à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 670, pp.22-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Net-negative emission opportunities for the iron and steel industry on a global scale</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deploying direct air capture at scale: How close to reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Heng Henry Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.107244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water use in a sustainable net zero energy system: what are the implications of employing bioenergy with carbon capture and storage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international journal of sustainable energy planning and management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.146-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54337/ijsepm.8159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives of CO2 utilization as a negative emission technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.102623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2022.102623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathways to decarbonization of European islands: ensuring the integration of high renewable energy and power system flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAEE Energy Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1st Quarter 2022, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution lumineuse et environnement nocturne : entre stratégie et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bastari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives of CO2 utilization as a negative emission technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.106150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2022.102623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of CO 2 capture and utilization in energy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.106150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Multi-Facets of Increasing the Renewable Energy Integration in Power Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Grazioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15186795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of power-to-gas in the integration of variable renewables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 358, pp.122566. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Transition of Local Territories: Lessons Learned from the Case of the Sud Paca Region in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAEE Energy Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A macroeconomic evaluation of a carbon tax in overseas territories: A CGE model for Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avotra Narindranjanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.111738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring sustainable energy future in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utilities Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.158 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jup.2018.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of global GHG reduction pledges to bioenergy expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.142-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The renewable energy revolution of Reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is GHG mitigation policy enough to develop bioenergy in Asia: a long-term analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Oil, Gas and Coal Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on: IBSCE 2015 Bioenergy and Biofuels in Asia and Europe, 14 (1/2), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJOGCT.2017.10002111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing Energy Efficiency and Fossil Fuel: The Role of Carbon Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.3545 - 3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon capture and storage: Lessons from a storage potential and localization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, pp.32 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy contribution to Latin American INDCs: Analyzing sub-regional trends with a TIMES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.170-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2016.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy of bioenergy development in the largest energy consumers of Asia (China, India, Japan and South Korea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esr.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving negative emissions with BECCS (bioenergy with carbon capture and storage) in the power sector: New insights from the TIAM-FR (TIMES Integrated Assessment Model France) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.967-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A prospective analysis of waste heat management at power plants and water conservation issues using a global TIMES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global and regional potential for bioelectricity with carbon capture and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.689-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2012.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cost analysis of the Copenhagen emission reduction pledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (1), pp.764-771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima's impact on the European power sector: The key role of CCS technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 129, pp.107244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107244⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 39, pp.305-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...699 lines deleted...]
-                <w:t xml:space="preserve">Carlos Andrade</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water modeling in an energy optimization framework - The water-scarce middle east context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 101, pp.268-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...982 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...369 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrating Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...558 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,51 +5321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Renewable Energy Integration in European Islands with Storage Stakes: A Case Study of Evia, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,50 +5941,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the biomass carbon capture solution to climate policy: A water impact analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Working Paper 2016-01-19, Chaire Modélisation prospective au service du développement durable. 2016, pp.16 - Les Cahiers de la Chaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological long-term analysis of global bioenergy potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Working Paper 2016-01-21, Chaire Modélisation prospective au service du développement durable. 2016, pp.36 - Les Cahiers de la Chaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Energy sector contribution to regional climate action: The case of Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6003,228 +6174,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper 2016-01-20, Chaire Modélisation prospective au service du développement durable. 2016, pp.24 - Les Cahiers de la Chaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290055v1</w:t>
-              </w:r>
-[...169 lines deleted...]
-                <w:t xml:space="preserve">hal-01304692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy issue in Latin America face climate challenges - A long-term analysis with TIAM-FR</w:t>
               </w:r>
@@ -7071,247 +7071,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prospective énergétique : des modèles pour éclairer les futurs de nos sociétés en lutte contre le réchauffement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire RESET « Redirection Écologique et Sociale : Échanges Transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Carbon Sinks in Climate Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UN Climate Change Conference, COP30, Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNFCCC, Nov 2025, Belem, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Comment observer et évaluer les transitions à l'échelle du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée OTECCA-TEDS-RESET : Du présent aux futurs - Regards interdisciplinaires sur les transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453557v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05453567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term impacts of the EU ban on the sale of new thermal cars on critical material needs and energy transition</w:t>
               </w:r>
@@ -7563,50 +7563,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONSEQUENCES AND ECONOMIC CONDITIONS OF TECHNICAL SIZING FOR LONG-TERM FLEXIBILITIES IN A FULLY RENEWABLE POWER SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ASSESSING FUTURE MATERIAL DEMAND FROM THE POWER SECTOR UNDER CARBON AND WATER CONSTRAINED SCENARIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thương-Thương Codet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7628,178 +7749,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453422v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-05453338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Transport Dynamics into the TIMES-Reunion Model: Exploring Energy Transition Pathways Toward Self-Sufficiency and Carbon Neutrality</w:t>
               </w:r>
@@ -8280,50 +8280,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MATERIALS AND WATER NEEDS IN A DECARBONIZING WORLD, A LONG-TERM ANALYSIS BASED ON TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Codet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Long-term analysis of critical metal needs for the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Codet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8332,152 +8427,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAEE PhD Student Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863214v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04863173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing occupant voting systems to collect occupant feedback on the IEQ of buildings to improve HVAC management strategies</w:t>
               </w:r>
@@ -8552,70 +8552,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critical materials for the energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Codet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Side event "Resources to achieve a just transition: levers and limits" - UNFCCC COP 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baku, Azerbaijan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questioning the use of median values in IPCC AR6 scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8630,139 +8712,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What Works Climate Solutions Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712128v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04863202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la fabrique et l’impensé des modèles de prospective pour la transition écologique : panorama et analyse critique</w:t>
               </w:r>
@@ -8811,50 +8811,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Increasing Renewable Energy Integration in European Islands with Storage Stakes: A Case Study of Evia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer 2023 Semi-Annual ETSAP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The energy autonomy of reunion island confronted with land use conflicst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Energy and water in a carbon neutral world: a long-term assessment using TIAM-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chlela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8863,358 +9053,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, DubrovniK, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunities and impacts of the new global hydrogen economy for MENA countries - A technical-economic analysis based on TIAM-FR” in session “The new frontier of hydrogen economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IAEE European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science-based applications on TIAM-FR to meet the net zero emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chlela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer 2023 Semi-Annual ETSAP Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie énergétique de la Réunion face aux tensions d’occupation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transition in the MENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Barnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9243,316 +9420,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNFCCC COP28, Side event "Global energy transition and local realities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dubai, United Arab Emirates, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of long duration storage using a new method based on normal distributions and application to the European power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pezza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10288,50 +10288,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urgence climatique : quelles perspectives dans la réduction des émissions de CO2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éco-débat "Pollution de l’air, climat et santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Webinaire de la Fédération Française des Clubs pour l'UNESCO (FFCU), Apr 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Applied Energy (ICAE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the decarbonization pathways of energy systems for two contrasting EU islands under flexibility issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer 2022 Semi-Annual ETSAP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Techno-economic assessment of bio-based Carbon Dioxide Removal using TIAM-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chlela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10340,155 +10625,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IAEE European Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving energy security through sustainable energy and climate targets in small island developing states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Genave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAEE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between CO2 utilization and CO2 transport and storage in the global energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10517,73 +10802,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies, GHGT-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net-Zero Emission Opportunities for the Iron and Steel Industry at a Global Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10612,342 +10897,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAE - CEN2022-Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657638v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-03934707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-facets of increasing the renewable energy integration in power systems</w:t>
               </w:r>
@@ -11261,51 +11261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable energy and climate mitigation pathways in the Republic of Mauritius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Genave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11438,51 +11438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable strategies and low emission pathways in Small Island Developing States: a cost-optimization approach for the integration of renewables in the Republic of Mauritius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Genave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11976,50 +11976,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Addressing flexibility and decarbonization of energy systems through TIMES modelling The case of European Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maizi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">79th Semi-annual ETSAP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lessons from the European island territory decarbonization: The role of Flexibility to ensure a High Renewable Energy integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12041,152 +12136,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEE 1st Digital Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513172v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03513136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Energie-Climat</w:t>
               </w:r>
@@ -12330,50 +12330,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reducing energy consumption in buildings using Artificial Intelligence and behavioral change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SophI.A Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires 100 % renouvelables : le cas de la région SUD Provence-Alpes-Cote d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12395,152 +12490,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106953v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03028537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility enhancement to ensure European islands decarbonization</w:t>
               </w:r>
@@ -12684,50 +12684,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12749,152 +12844,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Edition of the International Conference on Innovative Applied Energy - IAPE’20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Cambridge (Visioconference), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106921v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03106884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling low-carbon energy transition in the territories: a TIMES-SUD PACA model to assess a long-term decarbonization strategy for the south-east region of France</w:t>
               </w:r>
@@ -13310,181 +13310,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégrer l'acceptabilité sociale des projets énergétiques dans la modélisation prospective de la transition énergétique mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle de la Chaire Modélisation prospective au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of Behaviours by IoT for Energy Efficiency in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une chaire pour faciliter la prise de décision et animer le débat public au service du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Assises de la Transition Ecologique et Citoyenne…et après ? : Retours d’expérience sur des dispositifs d’observation territoriale à l’interface science/société, MSHS Sud-Est, Nice – Axe 4 « Territoires Construction, Usages, Pouvoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the use of bioenergy with carbon capture and storage to achieve energy transition and decarbonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Association of Energy Economists (IAEE) European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards energy behavior change in Smart Buildings using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13513,73 +13703,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOPH.I.A Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the low-carbon energy transition of the territories: a TIMES-SUD PACA model to assess the long-term decarbonization strategy of the south-east region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13595,247 +13785,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421583v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-02351849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling low-carbon energy transition in the territories: a TIMES- SUDPACA model to assess a long-term decarbonization strategy for the south-east region of France</w:t>
               </w:r>
@@ -14402,243 +14402,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Under Pressure! Nudging Electricity Consumption within Firms. Feedback from a Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne SRM-GREDEG, Université Nice Sophia Antipolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankinée Kirakosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEW - International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982639v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01981887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des comportements par les IoT pour les smart buildings</w:t>
               </w:r>
@@ -14851,250 +14851,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation des NDCs avec le modèle TIAM-FR. Politique climatique post-Paris et décarbonation du système énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Ponts ParisTech, Jan 2017, Champs sur Marne France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ère post-Accord de Paris des systèmes énergétiques : Analyse des défis de décarbonation avec le modèle d’optimisation bottom-up TIAM-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Engagements climatiques : comment les modèles répondent aux enjeux de décarbonation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MINES ParisTech May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insularité et transition énergétique, Ateliers Transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSEETER : TRANSition Energétique à l’Epreuve des TERritoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ile de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low carbon pathways in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNFCCC Conference of Climate Change, COP 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15110,8091 +15287,7914 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th annual Congress of the French Economic Association (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSE - Association Française de Science Economique, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercices de prospective à long terme du système électrique réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSEETER : TRANSition Energétique à l’Epreuve des TERritoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Ile de la Réunion, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of the ETSAP E-Tech Database with water consumption and withdrawal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Halstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob van Der Zwaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSAP Workshop on modelling the water energy Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réconciliation des modèles top-down/bottom-up : Retour d'expérience sur l'approche combinée TIAM-FR / IMACLIM-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Les enjeux liés à l’hybridation dans les modèles technico-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Modélisation prospective au service du développement durable, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th annual Congress of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREDEG (Groupe de Recherche en Droit, Economie et Gestion) Jun 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term energy modeling for a decarbonized world: An assessment of the Paris agreement with an optimization bottom-up model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’optimisation des comportements par les IoT pour les Smart buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée Innovation Académiques Industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Think Smartgrids, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What energy system after the Paris Climate Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO XXVIII - European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of the bioenergy supply chain in TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70th Semi-annual ETSAP meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Madrid Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The place of Bio-energy with carbon capture and storage in the future Energy-Climate regime: a long-term analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th EUBCE – European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands. pp.1623-1629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing Energy Efficiency And Fossil Fuel : The Role Of Carbon Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th International Conference on Applied Energy, ICAE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Global CO2 Emissions Pledges to Bioenergy Expansion: a Long-Term Analysis of Bioenergy Sector Using TIAM-FR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands. pp.1449-1453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5071/24thEUBCE2016-4AV.1.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology transfer challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un climate Change Conference 2016 - COP22/CMP12/CMA1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the way to a decarbonized world: an analysis of the Paris Climate Agreement with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 35th Edition of the International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College of Cork, Jun 2016, Cork Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage between Energy Efficiency and Carbon Management in the Industry Sector: An Emerging vs. Developed Country Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 34th edition International Energy Workshop (IEW) - International Renewable Energy Agency (IRENA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India's long-term pathways for bioenergy: scenario analysis using TIAM-FR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO2015 - 27th European Conference on Operation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of European Operational Research Societies, Jul 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Development for Bioenergy in Asia: A Long-term Analysis of the Effects of Policy Instruments using TIAM-FR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBSCE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shanghai, China. pp.149-153 - ISBN 978-88-89407-13-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5071/IBSCE2015-5CO.2.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIAM Improvements on Carbon Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Workshop for ETSAP-TIAM Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Energy Institute, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technological trajectories for a low carbon future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Challenges and Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reunion Island energy autonomy objective by 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIMES-America Latina y el Caribe: a TIMES model dedicated to South America and the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danish Energy Agency and DTU Management Engineering, Nov 2014, Copenhagen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the future climate regime: A regional long term perspective of political targets and technological options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the future Energy-Climate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UN Climate Change Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIMES-America Latina y el Caribei a TIMES model dedicated to South America and the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th IEA ETSAP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur régime Energie-Climat sous TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combating Climate Change in Latin America: the energy prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A regional perspective to achieve the future climate regime: a long‐term analysis with the TIAM‐FR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The decisive role of the carbon storage potential in the deployment of the CCS option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind Malhotra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2014, New York, United States. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What commitments for the future climate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the future climate regime: a regional long-term perspective of political targets and technological options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse long terme du système électrique en Afrique dans un contexte climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Prospective Energétique - Conférence DynamOSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon storage potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th Semi-annual IEA-ETSAP workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management: an industry sectorial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retool for a competitive and sustainable industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2014, Papendal, Arnhem, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long term energy modeling for south america with the times paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th ELAEE (Latin-American Association of Economy of the Energy) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercices de prospective à long terme du système électrique réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Recherche Eau-Energie, Université de la Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Saint Denis de la Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A long-term analysis of access to electricity in Africa in a climate context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Warsaw Un Climate Change Conference 2013, COP19/CMP9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Warsaw Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon storage analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Workshop for ETSAP-TIAM collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy resources and sustainable response to climate constraint in Latin America : A long-term analysis with TIAM-FR, 4th ELAEE, Montevideo, Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ELAEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montevideo Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term assessment of energy efficiency solutions: Application to Active Control in the residential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GHG reduction case of TIAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Workshop for ETSAP-TIAM collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiels globaux et régionaux de la bioélectricité avec stockage du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les enjeux de la bioénergie dans les scénarios prospectifs de long terme énergie/climat »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nogent-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of bioenergy markets for the development of the global energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeu de la régionalisation du secteur électrique en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Chaire : Prospective des Enjeux Energie-Climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable development and territory planning: a prospective approach to rethink cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th European Conference on Operational Research - EURO XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An evaluation of the European CCS potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The issue of regionalizing the electricity sector in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSAP-TIAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation of the electricity sector of Africa in ETSAP-TIAM. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ETSAP-TIAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling water and energy interactions in the long run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Doha Qatar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights on the Chinese climate agenda: technical challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIAM-FR: developments and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIAM-FR: Developments and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSAP-TIAM Workshop, IER, University of Stuttgart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water-Energy Capital: sustainability implications through the implementation of water allocation in TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SDEWES 2011 - 6th Dubrovnik Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate policy impacts on energy system: a long-term analysis with the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation prospective et approche &amp;quot;système&amp;quot;. Quelle application avec TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "La Systémique", Centre des Risques et des Crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An 80% carbon-free Europe in 2050, what impacts on the European electric generation technologies uses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Atayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Carbon Reduction Technologies (Care Tech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Polish Jurassic Highland, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GLOBAL AND REGIONAL POTENTIAL FOR BIOMASS ENERGY WITH CARBON CAPTURE AND STORAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Carbon Reduction Technologies (Care Tech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Włodowice, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developed and developing countries perspectives of the climate policy based on the Copenhagen Accord: A long-term analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th IAEE International Conference, "Institutions, Efficiency and Evolving Energy Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEA-ETSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanfort, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Scenarios For Developing And Developed Countries: A Prospective Analysis With TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIAM-FR: Accord de Copenhague. Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSAP Workshop, University College Cork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Kyoto policy implications on the energy system: A TIAM-FR long-term planning exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional impacts of the global carbon stakes: long term prospective with the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CO2 mitigation targets and technological limits: Prospective analysis with the TIMES integrated assessment model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective analysis of post-Copenhagen climate policy: the plausibility of investments in carbon capture and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CO2 Mitigation targets and technological limits: prospective with the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional impacts of the global carbon stakes: Long term prospective with the TIMES integrated assessment model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd IAEE Rio 2010 International Conference "The Future of Energy: Global Challenges, Diverse Solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rio de Janeiro, Brazil. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional impacts of the global carbon stakes: long term prospective with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint TERI ETSAP Workshop, "Energy Modelling Tools and Techniques to address Sustainable Development and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;Energie et Developpement Durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Energie et Developpement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Nov 2009, Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux mondiaux et impacts régionaux des contraintes carbone. Prospective long terme à l'aide du modèle TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole des Ponts ParisTech, Jan 2017, Champs sur Marne France</w:t>
-[...7982 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -23262,165 +23262,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation industrielle et relations science industrie : une mise en évidence à travers l’exemple des Génopoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEDER XIV (Séminaire Européen des Doctorants en Economie Régionale), Institut d’Economie Régionale du Sud-Ouest, Université Montesquieu Bordeaux IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localized knowledge and the life sciences industry: some insights from the Provence-Alpes-Côte d’Azur (PACA) region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference « The Political Economy of Knowledge – Technological Knowledge and Localized Learning: What Perspectives for a European Policy? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982597v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01982611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Génopoles en France</w:t>
               </w:r>
@@ -25355,151 +25355,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science et Industrie : de nouvelles perspectives (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marché de la bière en France, brasseur d’innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982545v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01982547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits informatiques, nouveau filon pour les contrefacteurs ( ?)</w:t>
               </w:r>
@@ -25838,103 +25838,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the economic conditions for the feasibility of a high variable renewable penetration power system? Investments considerations for long-term flexibility solutions and impact of pluriannual variability on system costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pezza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGRE - For power system expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25959,77 +25959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26181,51 +26181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18D86DEF"/>
+    <w:nsid w:val="B6D627D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26412,51 +26412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-selosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1516-6129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12099934X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chlela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-025-00271-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2024.104280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061407" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papastefanakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122566" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gurgel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Herzog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Heng Henry Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54337/ijsepm.8159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102623" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bastari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Grazioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avotra Narindranjanahary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01924755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.10.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.05.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01740511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOGCT.2017.10002111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FD8HWLM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01234013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2015.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4GT8QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP0FM6BZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.10.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91KC79XN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSN4WJHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Chabouni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58897-6_13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91261-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glynn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krook-Riekkola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Labriet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vielle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00866034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mobir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bleuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Rikos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pinho Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngelo Casaleiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Papastefanakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Akkouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01141128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135607v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#432;&#417;ng-Th&#432;&#417;ng Codet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holitokiniaina Bearison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863144v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712138v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Codet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863159v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Uma&#241;a-Lopez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391437v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391593v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934651v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4279696" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paltsev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Genave" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Maizi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028537v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106884v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106949v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421762v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421605v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432352v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421583v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421772v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162206v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160708v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982639v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakosian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059436v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688219v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687621v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688200v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/24thEUBCE2016-4AV.1.12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445714v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01240713v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/IBSCE2015-5CO.2.3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103434v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103464v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Malhotra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103425v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103233v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981977v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539641v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981962v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539679v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546343v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lechevalier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539721v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539665v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594580v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982494v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Atayi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594371v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982501v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982591v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982597v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982611v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982600v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453328v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ziar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890796v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863182v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941133v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022005v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/095004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059419v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boubault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982470v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982570v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657706v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982573v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982508v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982531v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982566v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982538v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982540v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982579v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982545v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982547v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982551v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982555v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02432197v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01689562v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391651v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-selosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1516-6129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12099934X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chlela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-025-00271-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2024.104280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061407" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papastefanakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gurgel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Herzog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Heng Henry Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54337/ijsepm.8159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102623" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bastari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Grazioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avotra Narindranjanahary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01924755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.10.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.05.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01740511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOGCT.2017.10002111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FD8HWLM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01234013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2015.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4GT8QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP0FM6BZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.10.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91KC79XN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSN4WJHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Chabouni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58897-6_13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91261-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glynn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krook-Riekkola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Labriet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vielle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00866034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mobir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bleuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Rikos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pinho Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngelo Casaleiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Papastefanakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Akkouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01141128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135607v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#432;&#417;ng-Th&#432;&#417;ng Codet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holitokiniaina Bearison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863144v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712138v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Codet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863159v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Uma&#241;a-Lopez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390870v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391664v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934651v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4279696" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paltsev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Genave" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Maizi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106953v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106921v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106949v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421762v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421605v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432352v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421583v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162206v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160708v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakosian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059436v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539708v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688207v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735072v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688200v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445714v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441733v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/24thEUBCE2016-4AV.1.12" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01240713v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/IBSCE2015-5CO.2.3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103434v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103464v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103439v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103425v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103403v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Malhotra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103233v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981977v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539641v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539679v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539676v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868633v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539721v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lechevalier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982494v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594371v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Atayi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982591v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982600v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453328v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ziar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890796v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863182v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941133v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022005v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/095004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059419v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boubault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982470v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982570v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657706v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982573v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982508v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982531v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982566v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982538v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982540v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982579v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982547v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982545v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982551v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982555v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02432197v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01689562v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391651v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>