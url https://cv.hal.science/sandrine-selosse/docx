--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -812,50 +812,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomie énergétique et alimentaire face aux tensions d’usage des sols : application à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.22-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Net-negative emission opportunities for the iron and steel industry on a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -867,171 +962,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358, pp.122566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.122566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411124v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04506173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying direct air capture at scale: How close to reality?</w:t>
               </w:r>
@@ -1236,2321 +1236,2321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pathways to decarbonization of European islands: ensuring the integration of high renewable energy and power system flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAEE Energy Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1st Quarter 2022, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution lumineuse et environnement nocturne : entre stratégie et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bastari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives of CO2 utilization as a negative emission technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.102623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seta.2022.102623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives of CO2 utilization as a negative emission technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.106150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2022.102623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of CO 2 capture and utilization in energy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.106150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Multi-Facets of Increasing the Renewable Energy Integration in Power Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Grazioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15186795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of power-to-gas in the integration of variable renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under pressure! Nudging electricity consumption within firms. Feedback from a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Transition of Local Territories: Lessons Learned from the Case of the Sud Paca Region in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEE Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1st Quarter 2022, pp.16-19</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bastari</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A macroeconomic evaluation of a carbon tax in overseas territories: A CGE model for Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avotra Narindranjanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Monde méditerranéen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.111738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring sustainable energy future in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seta.2022.102623⟩</w:t>
+              <w:t xml:space="preserve">Utilities Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.158 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jup.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of global GHG reduction pledges to bioenergy expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.106150⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.142-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The renewable energy revolution of Reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15186795⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Carlos Andrade</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is GHG mitigation policy enough to develop bioenergy in Asia: a long-term analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Oil, Gas and Coal Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on: IBSCE 2015 Bioenergy and Biofuels in Asia and Europe, 14 (1/2), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJOGCT.2017.10002111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing Energy Efficiency and Fossil Fuel: The Role of Carbon Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.3545 - 3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon capture and storage: Lessons from a storage potential and localization analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 188, pp.32 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.11.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Carlos Andrade</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy contribution to Latin American INDCs: Analyzing sub-regional trends with a TIMES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 147, pp.111738. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111738⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 101, pp.170-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2016.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sabine Garabedian</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy of bioenergy development in the largest energy consumers of Asia (China, India, Japan and South Korea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilities Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jup.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esr.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving negative emissions with BECCS (bioenergy with carbon capture and storage) in the power sector: New insights from the TIAM-FR (TIMES Integrated Assessment Model France) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.05.017⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.967-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ricci</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A prospective analysis of waste heat management at power plants and water conservation issues using a global TIMES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cost analysis of the Copenhagen emission reduction pledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oil, Gas and Coal Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (1), pp.764-771</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...177 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global and regional potential for bioelectricity with carbon capture and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ricci</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 101, pp.170-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2016.11.023⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 52, pp.689-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...302 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2012.10.027⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00749900v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00802087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima's impact on the European power sector: The key role of CCS technologies</w:t>
               </w:r>
@@ -4231,51 +4231,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Impacts of Future Changes in the Energy System—Global Perspectives</w:t>
+                <w:t xml:space="preserve">Economic Impacts of Future Changes in the Energy System—National Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fortes</w:t>
@@ -4318,102 +4318,102 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George Giannakidis, Maryse Labriet, Brian Ó Gallachóir, GianCarlo Tosato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informing Energy and Climate Policies Using Energy Systems Models: Insights from Scenario Analysis Increasing the Evidence Base</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 30 (Part III), Springer International Publishing, pp.333-358, 2015, Lecture Notes in Energy, 978-3-319-16539-4. </w:t>
+              <w:t xml:space="preserve">, 30 (Part III), Springer International Publishing, pp.359-387, 2015, Lecture Notes in Energy, 978-3-319-16539-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16540-0_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16540-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158939v1</w:t>
+                <w:t xml:space="preserve">hal-01158910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Impacts of Future Changes in the Energy System—National Perspectives</w:t>
+                <w:t xml:space="preserve">Economic Impacts of Future Changes in the Energy System—Global Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fortes</w:t>
@@ -4456,78 +4456,78 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George Giannakidis, Maryse Labriet, Brian Ó Gallachóir, GianCarlo Tosato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informing Energy and Climate Policies Using Energy Systems Models: Insights from Scenario Analysis Increasing the Evidence Base</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 30 (Part III), Springer International Publishing, pp.359-387, 2015, Lecture Notes in Energy, 978-3-319-16539-4. </w:t>
+              <w:t xml:space="preserve">, 30 (Part III), Springer International Publishing, pp.333-358, 2015, Lecture Notes in Energy, 978-3-319-16539-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16540-0_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16540-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158910v1</w:t>
+                <w:t xml:space="preserve">hal-01158939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5321,51 +5321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Renewable Energy Integration in European Islands with Storage Stakes: A Case Study of Evia, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,122 +5941,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energy sector contribution to regional climate action: The case of Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Working Paper 2016-01-20, Chaire Modélisation prospective au service du développement durable. 2016, pp.24 - Les Cahiers de la Chaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring the biomass carbon capture solution to climate policy: A water impact analysis with TIAM-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper 2016-01-19, Chaire Modélisation prospective au service du développement durable. 2016, pp.16 - Les Cahiers de la Chaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological long-term analysis of global bioenergy potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seungwoo Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6082,320 +6174,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Working Paper 2016-01-21, Chaire Modélisation prospective au service du développement durable. 2016, pp.36 - Les Cahiers de la Chaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pending the adoption of an international climate agreement An overview of the energy-climate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Working Paper 2015-02-16, Chaire Modélisation prospective au service du développement durable. 2015, pp.21 - Les Cahiers de la Chaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy issue in Latin America face climate challenges - A long-term analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Working Paper 2016-01-20, Chaire Modélisation prospective au service du développement durable. 2016, pp.24 - Les Cahiers de la Chaire</w:t>
+              <w:t xml:space="preserve">[Research Report] Working Paper 2015-03-17, Chaire Modélisation prospective au service du développement durable. 2015, pp.12 - Les Cahiers de la Chaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274204v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-01274197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCS development for a low carbon future</w:t>
               </w:r>
@@ -6894,50 +6894,270 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Comment observer et évaluer les transitions à l'échelle du territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée OTECCA-TEDS-RESET : Du présent aux futurs - Regards interdisciplinaires sur les transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective énergétique : des modèles pour éclairer les futurs de nos sociétés en lutte contre le réchauffement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire RESET « Redirection Écologique et Sociale : Échanges Transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Carbon Sinks in Climate Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UN Climate Change Conference, COP30, Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNFCCC, Nov 2025, Belem, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HYDROGEN AND SUSTAINABILITY IN MENA: NAVIGATING THE TENSIONS BETWEEN EXPORT AMBITIONS AND ENERGY SECURITY - A TECHNICAL-ECONOMIC ANALYSIS BASED ON TIAM-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Barnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6959,73 +7179,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing between carbon dioxide removal options: what are the lessons learned from techno-economic modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7041,277 +7261,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453344v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-05453557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term impacts of the EU ban on the sale of new thermal cars on critical material needs and energy transition</w:t>
               </w:r>
@@ -7563,243 +7563,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ASSESSING FUTURE MATERIAL DEMAND FROM THE POWER SECTOR UNDER CARBON AND WATER CONSTRAINED SCENARIOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thương-Thương Codet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nara, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CONSEQUENCES AND ECONOMIC CONDITIONS OF TECHNICAL SIZING FOR LONG-TERM FLEXIBILITIES IN A FULLY RENEWABLE POWER SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453338v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05453422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Transport Dynamics into the TIMES-Reunion Model: Exploring Energy Transition Pathways Toward Self-Sufficiency and Carbon Neutrality</w:t>
               </w:r>
@@ -7874,50 +7874,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Theory to Practice: Modeling Biomass Supply and Carbon Dioxide Removal for Climate Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer 2024 - Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility, conditions, and opportunities for achieving net-negative emissions in the global cement industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer 2024 - Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Policies, biomass availability, and technical feasibility: what hinders the decarbonization of the global cement industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7952,73 +8142,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th IAEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of median values in IPCC AR6 long-term mitigation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8060,247 +8250,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IAMC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863234v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04712138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIALS AND WATER NEEDS IN A DECARBONIZING WORLD, A LONG-TERM ANALYSIS BASED ON TIAM-FR</w:t>
               </w:r>
@@ -8552,50 +8552,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questioning the use of median values in IPCC AR6 scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What Works Climate Solutions Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Critical materials for the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Codet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8604,955 +8712,847 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Side event "Resources to achieve a just transition: levers and limits" - UNFCCC COP 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Baku, Azerbaijan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and water in a carbon neutral world: a long-term assessment using TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What Works Climate Solutions Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">18th Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, DubrovniK, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing Renewable Energy Integration in European Islands with Storage Stakes: A Case Study of Evia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer 2023 Semi-Annual ETSAP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The energy autonomy of reunion island confronted with land use conflicst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la fabrique et l’impensé des modèles de prospective pour la transition écologique : panorama et analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Printemps, EMI Canopee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie énergétique de la Réunion face aux tensions d’occupation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papastefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59ème Colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Transition in the MENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNFCCC COP28, Side event "Global energy transition and local realities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dubai, United Arab Emirates, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunities and impacts of the new global hydrogen economy for MENA countries - A technical-economic analysis based on TIAM-FR” in session “The new frontier of hydrogen economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Barnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science-based applications on TIAM-FR to meet the net zero emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chlela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer 2023 Semi-Annual ETSAP Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of long duration storage using a new method based on normal distributions and application to the European power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9571,50 +9571,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Techno-economic assessment of bio-based Carbon Dioxide Removal using TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving energy security through sustainable energy and climate targets in small island developing states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Genave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd IAEE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade-off between CO2 utilization and CO2 transport and storage in the global energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies, GHGT-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Net-Zero Emission Opportunities for the Iron and Steel Industry at a Global Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAE - CEN2022-Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ningbo, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence climatique : quelles perspectives dans la réduction des émissions de CO2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éco-débat "Pollution de l’air, climat et santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Webinaire de la Fédération Française des Clubs pour l'UNESCO (FFCU), Apr 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Applied Energy (ICAE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the decarbonization pathways of energy systems for two contrasting EU islands under flexibility issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer 2022 Semi-Annual ETSAP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade-offs between CO2 utilization and CO2 transport and storage in the global energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4279696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioural approach to reduce energy consumption in public buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd IAEE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, TOKYO, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nudging energy saving behaviours in tertiary buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9636,73 +10474,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global economic and environmental impacts of deploying synthetic jet fuels in the aviation sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Paltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd IAEE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing climate change and sustainable development in long-term analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chlela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9718,1236 +10681,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ERSD : « Énergie, Europe : Comment se projeter à l’horizon de 2050 ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the role of negative emission technologies in the low carbon transition of the iron and steel sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAEE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, TOKYO, Japan</w:t>
+              <w:t xml:space="preserve">GHGT-16 - 16th International Conference on Greenhouse Gas Control Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative-zero emission opportunities for the Iron and Steel industry on a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies - (GHGT-16) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837803v1</w:t>
-              </w:r>
-[...974 lines deleted...]
-                <w:t xml:space="preserve">hal-03657638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-facets of increasing the renewable energy integration in power systems</w:t>
               </w:r>
@@ -11255,417 +11255,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nudging occupants'behaviour towards less energy consumption in builings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAEE 1st Digital Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sustainable energy and climate mitigation pathways in the Republic of Mauritius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Genave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Freiburg (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nudging occupants'behaviour towards less energy consumption in builings</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable strategies and low emission pathways in Small Island Developing States: a cost-optimization approach for the integration of renewables in the Republic of Mauritius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Genave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">79th Semi-annual ETSAP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing energy consumption in a tertiary building by using Nudges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BEHAVE 2020-2021 - 6th European Conference on Energy Efficiency and Behaviour Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Copenhagen (Virtual), Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term assessment integrating social acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEE 1st Digital Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assess the transition to a circular economy for the energy system: long-term analysis of the case of the South-East Region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Semi-annual ETSAP Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of carbon capture, utilization and storage in the global energy system: long-term optimization and decarbonation of the industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEHAVE 2020-2021 - 6th European Conference on Energy Efficiency and Behaviour Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Copenhagen (Virtual), Denmark</w:t>
+              <w:t xml:space="preserve">1st IAEE Online Conference (THE INTERNATIONAL ASSOCIATION FOR ENERGY ECONOMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tessier</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assess the transition to a circular economy for the energy system: long-term analysis of the case of the South-East Region of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11674,1420 +11946,1653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEE 1st Digital Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons from the European island territory decarbonization: The role of Flexibility to ensure a High Renewable Energy integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maizi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAEE 1st Digital Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing flexibility and decarbonization of energy systems through TIMES modelling The case of European Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chlela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Semi-annual ETSAP Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucas Desport</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires 100 % renouvelables : le cas de la région SUD Provence-Alpes-Cote d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IAEE Online Conference (THE INTERNATIONAL ASSOCIATION FOR ENERGY ECONOMIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing energy consumption in buildings using Artificial Intelligence and behavioral change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEE 1st Digital Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">SophI.A Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maizi</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th Semi-annual ETSAP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, Norway</w:t>
+              <w:t xml:space="preserve">ICAE 2020 : The 12th International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Energie-Climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Méthodoctorat IMREDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Nice (visioconference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Carlos Andrade</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexibility enhancement to ensure European islands decarbonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Grazioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE 2020 : The 12th International Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sustainable use of bioenergy to achieve energy transition and decarbonization of the energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SophI.A Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">26th International Sustainable Development Research Society Conference (ISDRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Visioconference, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Territoires 100 % renouvelables : le cas de la région SUD Provence-Alpes-Cote d'Azur</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Edition of the International Conference on Innovative Applied Energy - IAPE’20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Cambridge (Visioconference), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling low-carbon energy transition in the territories: a TIMES-SUD PACA model to assess a long-term decarbonization strategy for the south-east region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Pays Ecogétiques” – Penser l’éco-énergie dans les bâtiments publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chaire pour faciliter la prise de décision et animer le débat public au service du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t>
+              <w:t xml:space="preserve">Les Assises de la Transition Ecologique et Citoyenne…et après ? : Retours d’expérience sur des dispositifs d’observation territoriale à l’interface science/société, MSHS Sud-Est, Nice – Axe 4 « Territoires Construction, Usages, Pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The sustainable use of bioenergy to achieve energy transition and decarbonization of the energy system</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the use of bioenergy with carbon capture and storage to achieve energy transition and decarbonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Sustainable Development Research Society Conference (ISDRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Visioconference, Hungary</w:t>
+              <w:t xml:space="preserve">16th International Association of Energy Economists (IAEE) European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards energy behavior change in Smart Buildings using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Visioconference, Germany</w:t>
+              <w:t xml:space="preserve">SOPH.I.A Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modelling the energy transition of the south-east region of France: the role of hydrogen for the integration of variable renewables</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the low-carbon energy transition of the territories: a TIMES-SUD PACA model to assess the long-term decarbonization strategy of the south-east region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Edition of the International Conference on Innovative Applied Energy - IAPE’20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Cambridge (Visioconference), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer l'acceptabilité sociale des projets énergétiques dans la modélisation prospective de la transition énergétique mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Energy 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Chaire Modélisation prospective au service du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of Behaviours by IoT for Energy Efficiency in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès OSE – Territoires 100 % renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">16th IAEE European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping social acceptance of energy projects Introduction (1/3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13116,73 +13621,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YEEES 26 (Young Energy Economists and Engineers Seminar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving energy transition with negative emissions: how carbon storage and biomass resource potentials can impact the development of Bioenergy with Carbon Capture and Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards energy behaviour change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13211,1142 +13785,568 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNFCCC Conference of Climate Change - COP25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling low-carbon energy transition in the territories: a TIMES- SUDPACA model to assess a long-term decarbonization strategy for the south-east region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Energy Workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Smart and Sustainable Planning for Cities and Regions 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving energy transition with negative emissions: how carbon storage and biomass resource potentials can impact the development of Bioenergy with Carbon Capture and Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Chaire Modélisation prospective au service du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Energy Workshop (IEW) - International Energy Agency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the low-carbon energy transition of the territories: a TIMES-SUD PACA model to assess the long-term decarbonization strategy of the south-east region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IAEE European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">International Energy Workshop - International Energy Agency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling low-carbon energy transition in the territories: a TIMES-SUD PACA model to assess a long-term decarbonization strategy for the south-east region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Assises de la Transition Ecologique et Citoyenne…et après ? : Retours d’expérience sur des dispositifs d’observation territoriale à l’interface science/société, MSHS Sud-Est, Nice – Axe 4 « Territoires Construction, Usages, Pouvoirs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Applied Energy (ICAE2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Västerås, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating social acceptance of energy projects in global long- term energy transition scenarios -COP25 Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNFCCC Conference of Climate Change, COP25, official UNFCCC side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping social acceptance of energy projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Association of Energy Economists (IAEE) European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...693 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14851,112 +14851,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ère post-Accord de Paris des systèmes énergétiques : Analyse des défis de décarbonation avec le modèle d’optimisation bottom-up TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Engagements climatiques : comment les modèles répondent aux enjeux de décarbonation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MINES ParisTech May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et transition énergétique, Ateliers Transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSEETER : TRANSition Energétique à l’Epreuve des TERritoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Ile de la Réunion, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low carbon pathways in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNFCCC Conference of Climate Change, COP 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th annual Congress of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSE - Association Française de Science Economique, Jun 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation des NDCs avec le modèle TIAM-FR. Politique climatique post-Paris et décarbonation du système énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Chaire Modélisation prospective au service du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Ponts ParisTech, Jan 2017, Champs sur Marne France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging electricity consumption within firms. Feedbacks from a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14998,750 +15287,461 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFORS 2017 - 21st Conference of the International Federation of Operational Research Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFORS, Jul 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réconciliation des modèles top-down/bottom-up : Retour d'expérience sur l'approche combinée TIAM-FR / IMACLIM-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Engagements climatiques : comment les modèles répondent aux enjeux de décarbonation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MINES ParisTech May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la Chaire MPDD sur les Enjeux clefs pour la modélisation de la transition bas carbone : Les enjeux liés à l’hybridation dans les modèles technico-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Modélisation prospective au service du développement durable, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of the ETSAP E-Tech Database with water consumption and withdrawal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Halstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob van Der Zwaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSAP Workshop on modelling the water energy Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercices de prospective à long terme du système électrique réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSEETER : TRANSition Energétique à l’Epreuve des TERritoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ile de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decarbonized pathways of post-Paris climate policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th annual Congress of the French Economic Association (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFSE - Association Française de Science Economique, Jun 2017, Nice, France</w:t>
-[...421 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, GREDEG (Groupe de Recherche en Droit, Economie et Gestion) Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -15930,50 +15930,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What energy system after the Paris Climate Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO XXVIII - European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts of fossil fuel extraction costs and carbon pricing on energy efficiency policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15988,172 +16070,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cork Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439703v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01445719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the bioenergy supply chain in TIAM-FR</w:t>
               </w:r>
@@ -16303,51 +16303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Energy Efficiency And Fossil Fuel : The Role Of Carbon Pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17006,112 +17006,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combating Climate Change in Latin America: the energy prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the future climate regime: A regional long term perspective of political targets and technological options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the future Energy-Climate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UN Climate Change Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur régime Energie-Climat sous TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconciling top-down and bottom-up energy/economy models: a case of TIAM-FR and IMACLIM-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIMES-America Latina y el Caribei a TIMES model dedicated to South America and the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th IEA ETSAP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TIAM Improvements on Carbon Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop for ETSAP-TIAM Collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Energy Institute, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIMES-America Latina y el Caribe: a TIMES model dedicated to South America and the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danish Energy Agency and DTU Management Engineering, Nov 2014, Copenhagen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological trajectories for a low carbon future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17127,73 +17770,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Challenges and Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reunion Island energy autonomy objective by 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17235,5153 +17878,4700 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The decisive role of the carbon storage potential in the deployment of the CCS option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind Malhotra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Danish Energy Agency and DTU Management Engineering, Nov 2014, Copenhagen, Netherlands</w:t>
+              <w:t xml:space="preserve">37th IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2014, New York, United States. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garcia</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A regional perspective to achieve the future climate regime: a long‐term analysis with the TIAM‐FR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What commitments for the future climate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the future climate regime: a regional long-term perspective of political targets and technological options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toward the future Energy-Climate regime</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse long terme du système électrique en Afrique dans un contexte climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UN Climate Change Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Table ronde Prospective Energétique - Conférence DynamOSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon storage potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th IEA ETSAP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">66th Semi-annual IEA-ETSAP workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le futur régime Energie-Climat sous TIAM-FR</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage between energy efficiency and carbon management: an industry sectorial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retool for a competitive and sustainable industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2014, Papendal, Arnhem, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A long-term analysis of access to electricity in Africa in a climate context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Warsaw Un Climate Change Conference 2013, COP19/CMP9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Warsaw Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercices de prospective à long terme du système électrique réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Recherche Eau-Energie, Université de la Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Saint Denis de la Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long term energy modeling for south america with the times paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th ELAEE (Latin-American Association of Economy of the Energy) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon storage analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Workshop for ETSAP-TIAM collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renewables and future power systems : CMA's topics of interest for the ETSAP-IRENA session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term assessment of energy efficiency solutions: Application to Active Control in the residential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GHG reduction case of TIAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Workshop for ETSAP-TIAM collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy resources and sustainable response to climate constraint in Latin America : A long-term analysis with TIAM-FR, 4th ELAEE, Montevideo, Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ELAEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montevideo Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Doha, Qatar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power system and carbon capture under climate policy: a water impact analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of bioenergy markets for the development of the global energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable development and territory planning: a prospective approach to rethink cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th European Conference on Operational Research - EURO XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeu de la régionalisation du secteur électrique en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Chaire : Prospective des Enjeux Energie-Climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiels globaux et régionaux de la bioélectricité avec stockage du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les enjeux de la bioénergie dans les scénarios prospectifs de long terme énergie/climat »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nogent-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The issue of regionalizing the electricity sector in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETSAP-TIAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An evaluation of the European CCS potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling water and energy interactions in the long run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">United Nations Climate Change Conference, COP 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Doha Qatar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation of the electricity sector of Africa in ETSAP-TIAM. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ETSAP-TIAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water-Energy Capital: sustainability implications through the implementation of water allocation in TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SDEWES 2011 - 6th Dubrovnik Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Water Supply in Future Energy Systems Using the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIAM-FR: developments and questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">, May 2011, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIAM-FR: Developments and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSAP-UCC Workshop '14 - Methodologies linking energy systems models and economic models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, University College Cork, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">ETSAP-TIAM Workshop, IER, University of Stuttgart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Postic</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights on the Chinese climate agenda: technical challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicklas Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COP 20 - Lima 2014, European Union Side Events - Lima Climate Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate policy impacts on energy system: a long-term analysis with the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoMod2014, International Conference on Economic Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Energy Engineering, Economics and Policy: EEEP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Govind Malhotra</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation prospective et approche &amp;quot;système&amp;quot;. Quelle application avec TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IAEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2014, New York, United States. 14 p</w:t>
+              <w:t xml:space="preserve">séminaire "La Systémique", Centre des Risques et des Crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An 80% carbon-free Europe in 2050, what impacts on the European electric generation technologies uses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Atayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Energy Workshop - IEW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Energy Research Institute (ERI) and China University of Mining and Technology (Beijing)., Jun 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Conference on Carbon Reduction Technologies (Care Tech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Polish Jurassic Highland, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GLOBAL AND REGIONAL POTENTIAL FOR BIOMASS ENERGY WITH CARBON CAPTURE AND STORAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAEE European Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Conference on Carbon Reduction Technologies (Care Tech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Włodowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards A Shared Optimum For Water And Energy Resources: A Focus On The Middle East Using The TIAM-FR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Prospective Energétique - Conférence DynamOSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris France</w:t>
+              <w:t xml:space="preserve">IEA-ETSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanfort, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developed and developing countries perspectives of the climate policy based on the Copenhagen Accord: A long-term analysis with TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Semi-annual IEA-ETSAP workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">34th IAEE International Conference, "Institutions, Efficiency and Evolving Energy Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Thiboust</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Scenarios For Developing And Developed Countries: A Prospective Analysis With TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retool for a competitive and sustainable industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Council for an Energy Efficient Economy, Jun 2014, Papendal, Arnhem, Netherlands</w:t>
+              <w:t xml:space="preserve">IEW - 30th International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Postic</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Kyoto policy implications on the energy system: A TIAM-FR long-term planning exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ELAEE (Latin-American Association of Economy of the Energy) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">XXIe World Energy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exercices de prospective à long terme du système électrique réunionnais</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional impacts of the global carbon stakes: long term prospective with the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche Eau-Energie, Université de la Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Saint Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Warsaw Un Climate Change Conference 2013, COP19/CMP9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Warsaw Poland</w:t>
+              <w:t xml:space="preserve">International Conference "Water and Energy" - International Water Association and Waternetwerk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETSAP modeling tools: a bottom-up framework for energy issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop for ETSAP-TIAM collaboration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIAM-FR: Accord de Copenhague. Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRENA / IEA-ETSAP Session : REMAP 2030</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Postic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ELAEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Montevideo Uruguay</w:t>
+              <w:t xml:space="preserve">ETSAP Workshop, University College Cork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagements post COP 15: Séquestration du carbone ou renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">L'énergie par ses externalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Ajaccio - Corte (CORSE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power generation under post Copenhagen emission reduction pledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop for ETSAP-TIAM collaboration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CO2 mitigation targets and technological limits: Prospective analysis with the TIMES integrated assessment model (TIAM-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Energy Workshop (IEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cap Town, South Africa. 5 p</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional impacts of post Copenhagen emission reduction pledges using TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Chaire : Prospective des Enjeux Energie-Climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research, EURO XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective analysis of post-Copenhagen climate policy: the plausibility of investments in carbon capture and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Operational Research - EURO XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...936 lines deleted...]
-                <w:t xml:space="preserve">TIAM-FR: developments and questions</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CO2 Mitigation targets and technological limits: prospective with the TIMES Integrated Assessment Model (TIAM-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de Mathématiques Appliquées, MINES ParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing water allocation in the TIAM-FR energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dubreuil</w:t>
-              </w:r>
-[...1760 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22390,240 +22580,50 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAEE European Conference, "Energy Economy, Policies and Supply Security: Surviving the Global Economic Crisis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...188 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22800,50 +22800,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GHG mitigation targets by 2020: what international coordination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IAEE European Conference "Energy, Policies and Technologies for Sustainable Economies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;Energie et Developpement Durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Energie et Developpement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, Nov 2009, Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts régionaux des enjeux mondiaux de réduction des émissions de GES: Prospective long terme à l'aide du modéle TIAM-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22865,260 +23068,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Energie et Développement Durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511380v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-01330971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux mondiaux et impacts régionaux des contraintes carbone. Prospective long terme à l'aide du modèle TIAM-FR</w:t>
               </w:r>
@@ -23652,50 +23652,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FUTURE METAL NEEDS UNDER CLIMATE AND WATER CONSTRAINTS, A LONG-TERM ANALYSIS BASED ON TIAM-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Codet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungwoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IAMC Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Long term analysis of critical metal needs for the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Codet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23704,165 +23812,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE ANNUEL DE L'AEE : Les enjeux stratégiques de l’énergie en 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890796v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04863182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass from the carbon dioxide removal and carbon neutrality perspective: a long term assessment using TIAM-FR</w:t>
               </w:r>
@@ -25355,151 +25355,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marché de la bière en France, brasseur d’innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science et Industrie : de nouvelles perspectives (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982547v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01982545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits informatiques, nouveau filon pour les contrefacteurs ( ?)</w:t>
               </w:r>
@@ -25838,103 +25838,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the economic conditions for the feasibility of a high variable renewable penetration power system? Investments considerations for long-term flexibility solutions and impact of pluriannual variability on system costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGRE - For power system expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25959,77 +25959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of long duration storage in a variable renewable power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26181,51 +26181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6D627D0"/>
+    <w:nsid w:val="920E650E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26412,51 +26412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-selosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1516-6129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12099934X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chlela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-025-00271-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2024.104280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061407" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papastefanakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gurgel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Herzog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Heng Henry Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54337/ijsepm.8159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102623" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bastari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Grazioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avotra Narindranjanahary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01924755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.10.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.05.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01740511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOGCT.2017.10002111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FD8HWLM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01234013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2015.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4GT8QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP0FM6BZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.10.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91KC79XN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSN4WJHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Chabouni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58897-6_13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91261-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glynn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krook-Riekkola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Labriet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vielle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00866034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mobir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bleuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Rikos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pinho Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngelo Casaleiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Papastefanakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Akkouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01141128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135607v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#432;&#417;ng-Th&#432;&#417;ng Codet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holitokiniaina Bearison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863144v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712138v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Codet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863159v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Uma&#241;a-Lopez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390870v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391664v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934651v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4279696" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paltsev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Genave" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Maizi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106953v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106921v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106949v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421762v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421605v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421645v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432352v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421583v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162206v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160708v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakosian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059436v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539708v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688207v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735072v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688200v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445714v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441733v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/24thEUBCE2016-4AV.1.12" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01240713v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/IBSCE2015-5CO.2.3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103434v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103464v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103439v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103425v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103403v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Malhotra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103233v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981977v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539641v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539679v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539676v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868633v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539721v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lechevalier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982494v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594580v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594371v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Atayi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982591v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982600v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453328v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ziar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890796v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863182v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941133v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022005v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/095004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059419v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boubault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982470v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982570v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657706v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982573v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982508v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982531v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982566v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982538v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982540v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982579v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982547v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982545v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982551v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982555v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02432197v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01689562v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391651v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-selosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1516-6129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12099934X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chlela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40518-025-00271-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115768" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2024.104280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061407" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papastefanakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122566" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gurgel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Herzog" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Heng Henry Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54337/ijsepm.8159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bastari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Grazioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avotra Narindranjanahary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111738" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01924755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2018.10.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Kang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.05.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01740511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.03.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOGCT.2017.10002111" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.11.117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FD8HWLM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Postic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2016.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01234013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2015.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4GT8QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01069978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.09.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP0FM6BZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM9BC3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.10.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91KC79XN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00832394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.05.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSN4WJHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dubreuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFX21QSD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Chabouni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58897-6_13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91261-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glynn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krook-Riekkola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Labriet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vielle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16540-0_19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00866034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mobir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Samperio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bleuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Rikos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pinho Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngelo Casaleiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Papastefanakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Akkouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Halstead" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01141128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135607v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01135637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453350v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#432;&#417;ng-Th&#432;&#417;ng Codet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bono" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bricault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holitokiniaina Bearison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Codet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863159v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Uma&#241;a-Lopez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391593v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Genave" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4279696" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paltsev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837797v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834150v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833084v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Maizi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106953v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106921v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106949v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421629v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421583v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421772v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421762v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421645v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421605v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162206v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160708v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakosian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059436v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688219v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687621v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob van Der Zwaan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01688200v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445714v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441733v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/24thEUBCE2016-4AV.1.12" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thiboust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01240713v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/IBSCE2015-5CO.2.3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103439v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982487v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103452v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322395v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103458v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103464v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103419v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Malhotra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103425v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103233v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981977v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539641v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981962v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539679v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539690v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868646v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868633v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Forsell" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01546343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lechevalier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981965v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539665v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539648v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01539703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594580v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868191v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982494v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868182v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594567v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594371v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Atayi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982011v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00594575v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509192v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982498v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01322739v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509201v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982501v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982608v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509304v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509199v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868155v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01323122v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509180v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504488v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508608v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508702v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lentz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330971v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00511380v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982591v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982600v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453328v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ziar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863182v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890796v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941133v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022005v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/095004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059419v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01734955v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boubault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982470v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982570v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657706v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982573v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982508v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982528v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982531v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982566v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982538v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982540v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982579v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982545v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982547v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982551v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982555v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02432197v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01689562v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391651v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>