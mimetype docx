--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -344,559 +344,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05495718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver X receptors and the hallmarks of aging: From molecular mechanisms to therapeutic opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxysterols at the Crossroads of Cholesterol Metabolism and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloe Gressein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2025.102967⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2026.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05394944v1</w:t>
+                <w:t xml:space="preserve">inserm-05553790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols at the Crossroads of Cholesterol Metabolism and Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver X receptors and the hallmarks of aging: From molecular mechanisms to therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloe Gressein</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 114, pp.102967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2026.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2025.102967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05553790v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05394944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cholesterol a risk factor for breast cancer incidence and outcome?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate: A non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ben Hassen</w:t>
+                <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Goupille</w:t>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vigor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 232, pp.106346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106346⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 234, pp.106396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165228v1</w:t>
+                <w:t xml:space="preserve">hal-04509731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate: A non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silia Ayadi</w:t>
+                <w:t xml:space="preserve">Is cholesterol a risk factor for breast cancer incidence and outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Soulès</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Payre</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 234, pp.106396. </w:t>
+              <w:t xml:space="preserve">, 2023, 232, pp.106346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509731v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">27-hydroxylation of oncosterone by CYP27A1 switches its activity from pro-tumor to anti-tumor</w:t>
               </w:r>
@@ -1010,395 +1010,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04317313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting NR1H/liver X receptor with dendrogenin A differentiates tumor cells to activate a new secretory pathway releasing immunogenic anti-tumor vesicles enriched in LC3-II-associated exosomes</w:t>
+                <w:t xml:space="preserve">Oxysterols are potential physiological regulators of ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julio Bunay</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2022.2116175⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.101615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2022.101615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03854248v1</w:t>
+                <w:t xml:space="preserve">inserm-03629546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome‐enriched vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Attia</w:t>
+                <w:t xml:space="preserve">Kevin Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (4), pp.e12211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03649213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols are potential physiological regulators of ageing</w:t>
+                <w:t xml:space="preserve">Targeting NR1H/liver X receptor with dendrogenin A differentiates tumor cells to activate a new secretory pathway releasing immunogenic anti-tumor vesicles enriched in LC3-II-associated exosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.101615. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1036-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2022.101615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2022.2116175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03629546v1</w:t>
+                <w:t xml:space="preserve">inserm-03854248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Sphingomyelinase 2 Heightens Anti-Melanoma Immune Responses and Anti–PD-1 Therapy Efficacy</w:t>
               </w:r>
@@ -1557,64 +1557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc‐claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 178 (16), pp.3248-3260. </w:t>
@@ -1691,64 +1691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178 (16), pp.3248-3260. </w:t>
@@ -2093,64 +2093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc‐claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
@@ -2182,2211 +2182,2211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03084636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC Analysis and Skin Whitening Effects of Umbelliprenin-containing Extracts of Anethum Graveolens, Pimpinella Anisum, and Ferulago Campestris</w:t>
+                <w:t xml:space="preserve">Natural and semisynthetic oxyprenylated aromatic compounds as stimulators or inhibitors of melanogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Taddeo</w:t>
+                <w:t xml:space="preserve">Salvatore Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Preziuso</w:t>
+                <w:t xml:space="preserve">Nicolas Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Fiorito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Caron</w:t>
+                <w:t xml:space="preserve">Arnaud Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24030501⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380544v1</w:t>
+                <w:t xml:space="preserve">inserm-02380542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols: An expanding family of structurally diversified bioactive steroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 194, pp.105443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast UPLC–HILIC method for an accurate quantiﬁcation of dendrogenin A in human tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HPLC Analysis and Skin Whitening Effects of Umbelliprenin-containing Extracts of Anethum Graveolens, Pimpinella Anisum, and Ferulago Campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Taddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Soules</w:t>
+                <w:t xml:space="preserve">Francesca Preziuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Audouard-Combe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rives</w:t>
+                <w:t xml:space="preserve">Serena Fiorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105447⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24030501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380526v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoids differentially modulate liver X receptors activity—Structure-function relationship analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+                <w:t xml:space="preserve">A fast UPLC–HILIC method for an accurate quantiﬁcation of dendrogenin A in human tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Audouard-Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Huc-Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 190, pp.173-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 194, pp.105447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380571v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cholesterol-derived metabolite dendrogenin A functionally reprograms breast adenocarcinoma and undifferentiated thyroid cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavonoids differentially modulate liver X receptors activity—Structure-function relationship analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Zabaiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bauriaud-Mallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Médina</w:t>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 192, pp.105390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105390⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 190, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380538v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural and semisynthetic oxyprenylated aromatic compounds as stimulators or inhibitors of melanogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cholesterol-derived metabolite dendrogenin A functionally reprograms breast adenocarcinoma and undifferentiated thyroid cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bauriaud-Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Vija-Racaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Genovese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Epifano</w:t>
+                <w:t xml:space="preserve">Arnaud Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 87, pp.181-190. </w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 192, pp.105390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380542v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles: lipids as key components of their biogenesis and functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chemistry, biochemistry, metabolic fate and mechanism of action of 6-oxo-cholestan-3β,5α-diol (OCDO), a tumor promoter and cholesterol metabolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mallinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. O. Wakelam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (8), pp.1316-1324. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.139-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.E086173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380557v1</w:t>
+                <w:t xml:space="preserve">inserm-02380564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Cholesterol-Derived Oncometabolites on Nuclear Receptor Function in Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The tumor-suppressor cholesterol metabolite, dendrogenin A, is a new class of LXR modulator activating lethal autophagy in cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-1487⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2018.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380586v1</w:t>
+                <w:t xml:space="preserve">inserm-02380575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumor-suppressor cholesterol metabolite, dendrogenin A, is a new class of LXR modulator activating lethal autophagy in cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Effects of Cholesterol-Derived Oncometabolites on Nuclear Receptor Function in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2018.01.046⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (17), pp.4803-4808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-1487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380575v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-dependent transcriptional induction of lethal autophagy: A new perspective for cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extracellular vesicles: lipids as key components of their biogenesis and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. O. Wakelam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2018.1425059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1316-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.E086173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380583v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryonolic Acid Blocks Cancer Cell Clonogenicity and Invasiveness through the Inhibition of Fatty Acid: Cholesteryl Ester Formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ligand-dependent transcriptional induction of lethal autophagy: A new perspective for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines6010021⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.555-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2018.1425059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380570v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry, biochemistry, metabolic fate and mechanism of action of 6-oxo-cholestan-3β,5α-diol (OCDO), a tumor promoter and cholesterol metabolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bryonolic Acid Blocks Cancer Cell Clonogenicity and Invasiveness through the Inhibition of Fatty Acid: Cholesteryl Ester Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.139-149. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines6010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380564v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of 5,6α-epoxycholesterol, 5,6β-epoxycholesterol, cholestane-3β,5α,6β-triol and 6-oxo-cholestan-3β,5α-diol recovery for quantification by GC/MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Soules</w:t>
+                <w:t xml:space="preserve">Circulating oxysterol metabolites as potential new surrogate markers in patients with hormone receptor-positive breast cancer: Results of the OXYTAM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+                <w:t xml:space="preserve">Luiggi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Iuliano</w:t>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Leignadier</w:t>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380612v1</w:t>
+                <w:t xml:space="preserve">inserm-02380620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the tumor suppressor dendrogenin A using liquid chromatography tandem mass spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Improving the efficacy of hormone therapy in breast cancer: The role of cholesterol metabolism in SERM-mediated autophagy, cell differentiation and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.06.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380602v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficacy of hormone therapy in breast cancer: The role of cholesterol metabolism in SERM-mediated autophagy, cell differentiation and death</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dendrogenin A drives LXR to trigger lethal autophagy in cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.06.120⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01948-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380608v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A drives LXR to trigger lethal autophagy in cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Segala</w:t>
+                <w:t xml:space="preserve">Improvement of 5,6α-epoxycholesterol, 5,6β-epoxycholesterol, cholestane-3β,5α,6β-triol and 6-oxo-cholestan-3β,5α-diol recovery for quantification by GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nizar Serhan</w:t>
+                <w:t xml:space="preserve">Luigi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.1903. </w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01948-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380591v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating oxysterol metabolites as potential new surrogate markers in patients with hormone receptor-positive breast cancer: Results of the OXYTAM study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dalenc</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of the tumor suppressor dendrogenin A using liquid chromatography tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiggi Iuliano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
+                <w:t xml:space="preserve">Claude Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Voisin</w:t>
+                <w:t xml:space="preserve">Citra Nagarathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.210-218. </w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.81-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2016.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380620v1</w:t>
+                <w:t xml:space="preserve">inserm-02380602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a tumor-promoter cholesterol metabolite in human breast cancers acting through the glucocorticoid receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc-Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (44), pp.E9346-E9355. </w:t>
@@ -4424,51 +4424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Biochemical Analysis of the Estrogenic and Proliferative Properties of Vitamin E Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4571,51 +4571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When cholesterol meets histamine, it gives rise to dendrogenin A: a tumour suppressor metabolite1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (2), pp.631-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4649,77 +4649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrogenin A: A Mammalian Metabolite of Cholesterol with Tumor Suppressor and Neurostimulating Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (30), pp.3533-3549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4759,200 +4759,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step synthesis of 6-oxo-cholestan-3β,5α-diol.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cancer. Cholesterol and cancer, in the balance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 446 (3), pp.782-785. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6178), pp.1445-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1252787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00968933v1</w:t>
+                <w:t xml:space="preserve">inserm-00968924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exosomes as new vesicular lipid transporters involved in cell-cell communication and various pathophysiologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1841 (1), pp.108-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4980,843 +4967,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00968935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The novel steroidal alkaloids dendrogenin A and B promote proliferation of adult neural stem cells.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">One step synthesis of 6-oxo-cholestan-3β,5α-diol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 446 (3), pp.681-686. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.12.134⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 446 (3), pp.782-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00968932v1</w:t>
+                <w:t xml:space="preserve">inserm-00968933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer. Cholesterol and cancer, in the balance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The novel steroidal alkaloids dendrogenin A and B promote proliferation of adult neural stem cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaden A. M. Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Erlandsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham R. El-Seedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 343 (6178), pp.1445-1446. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 446 (3), pp.681-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1252787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.12.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00968924v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00968932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Hapten synthesis, antibody production and development of an enzyme-linked immunosorbent assay for detection of the natural steroidal alkaloid Dendrogenin A.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiestrogen-binding site ligands induce autophagy in myeloma cells that proceeds through alteration of cholesterol metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talal Al Saati</w:t>
+                <w:t xml:space="preserve">Sophie Bustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannine Boyes</w:t>
+                <w:t xml:space="preserve">Véronique Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95 (3), pp.482-488. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (6), pp.911-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00822283v1</w:t>
+                <w:t xml:space="preserve">inserm-00968940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A arises from cholesterol and histamine metabolism and shows cell differentiation and anti-tumour properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5,6-Epoxy-cholesterols contribute to the anticancer pharmacology of Tamoxifen in breast cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2835⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (1), pp.175-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00823974v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00822322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,6-Epoxy-cholesterols contribute to the anticancer pharmacology of Tamoxifen in breast cancer cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical note: Hapten synthesis, antibody production and development of an enzyme-linked immunosorbent assay for detection of the natural steroidal alkaloid Dendrogenin A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Al Saati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Boyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.02.031⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.482-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00822322v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00822283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiestrogen-binding site ligands induce autophagy in myeloma cells that proceeds through alteration of cholesterol metabolism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendrogenin A arises from cholesterol and histamine metabolism and shows cell differentiation and anti-tumour properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bustany</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (6), pp.911-922. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.1066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00968940v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00823974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols and related sterols: Implications in pharmacology and pathophysiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5875,51 +5875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol-5,6-epoxides: Chemistry, biochemistry, metabolic fate and cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (3), pp.622-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5965,90 +5965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surprising unreactivity of cholesterol-5,6-epoxides towards nucleophiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Gornitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6099,51 +6099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol metabolism and cancer: the good, the bad and the ugly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6215,51 +6215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol metabolism and resistance to tamoxifen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph R. Weichselbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6318,51 +6318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol epoxide hydrolase and cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6415,1494 +6415,1494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00743463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of cholesterol and oxysterols metabolism in the pharmacology of tamoxifen and other AEBS ligands.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+                <w:t xml:space="preserve">Exosomes as intercellular signalosomes and pharmacological effectors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ségala</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (10), pp.1171-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.05.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00743454v1</w:t>
+                <w:t xml:space="preserve">inserm-00743451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes as intercellular signalosomes and pharmacological effectors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Record</w:t>
+                <w:t xml:space="preserve">Importance of cholesterol and oxysterols metabolism in the pharmacology of tamoxifen and other AEBS ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ségala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Subra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severine Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 81 (10), pp.1171-1182. </w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (6), pp.432-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00743451v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00743454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and pharmacological characterization of cholesterol-5,6-epoxide hydrolase as a target for tamoxifen and AEBS ligands.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+                <w:t xml:space="preserve">Exosomes account for vesicle-mediated transcellular transport of activatable phospholipases and prostaglandins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Segala</w:t>
+                <w:t xml:space="preserve">David Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc E. Poirot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Laulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1002922107⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Reviews of Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M003657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00519159v1</w:t>
+                <w:t xml:space="preserve">hal-00497229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and in vitro evaluation of new oxorhenium- and oxotechnetium-CCK4 derivatives as molecular imaging agents for CCK2-receptor targeting.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mestre-Voegtlé</w:t>
+                <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Coulais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+                <w:t xml:space="preserve">Mahta Mazaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.043⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.827-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519153v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization and in vitro evaluation of new oxorhenium- and oxotechnetium-CCK4 derivatives as molecular imaging agents for CCK2-receptor targeting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mestre-Voegtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahta Mazaheri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
+                <w:t xml:space="preserve">Yvon Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519166v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new radioligand for cholecystokinin receptor subtype 2 scintigraphy: from molecular modeling to in vivo evaluation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and pharmacological characterization of cholesterol-5,6-epoxide hydrolase as a target for tamoxifen and AEBS ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.05.031⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (30), pp.13520-13525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1002922107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519158v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes account for vesicle-mediated transcellular transport of activatable phospholipases and prostaglandins.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Grand</w:t>
+                <w:t xml:space="preserve">Development of a new radioligand for cholecystokinin receptor subtype 2 scintigraphy: from molecular modeling to in vivo evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Laulagnier</w:t>
+                <w:t xml:space="preserve">Frédéric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Stella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Lambeau</w:t>
+                <w:t xml:space="preserve">Jean Pierre Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Reviews of Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (14), pp.5400-5412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M003657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00497229v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new alkylaminooxysterols with potent cell differentiating activities: identification of leads for the treatment of cancer and neurodegenerative diseases.</w:t>
+                <w:t xml:space="preserve">Ligands of the antiestrogen-binding site induce active cell death and autophagy in human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm901063e⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (10), pp.1372-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2009.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00519151v1</w:t>
+                <w:t xml:space="preserve">inserm-00519149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamoxifen and AEBS ligands induced apoptosis and autophagy in breast cancer cells through the stimulation of sterol accumulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signaling through cholesterol esterification: a new pathway for the cholecystokinin 2 receptor involved in cell growth and invasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.5.7.9820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (11), pp.2203-2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M800668-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519150v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling through cholesterol esterification: a new pathway for the cholecystokinin 2 receptor involved in cell growth and invasion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new alkylaminooxysterols with potent cell differentiating activities: identification of leads for the treatment of cancer and neurodegenerative diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M800668-JLR200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (23), pp.7765-7777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm901063e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519146v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligands of the antiestrogen-binding site induce active cell death and autophagy in human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
+                <w:t xml:space="preserve">Tamoxifen and AEBS ligands induced apoptosis and autophagy in breast cancer cells through the stimulation of sterol accumulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (10), pp.1372-1384. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (7), pp.1066-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2009.62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/auto.5.7.9820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519149v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsomal antiestrogen-binding site ligands induce growth control and differentiation of human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
               </w:r>
@@ -7914,77 +7914,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (12), pp.3707-3718. </w:t>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8169,90 +8169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prototypical inhibitor of cholesterol esterification, Sah 58-035 [3-[decyldimethylsilyl]-n-[2-(4-methylphenyl)-1-phenylethyl]propanamide], is an agonist of estrogen receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 319 (1), pp.139-149. </w:t>
@@ -8290,51 +8290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peripheral cholecystokinin receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8593,51 +8593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (32), pp.34048-34061. </w:t>
@@ -8688,51 +8688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of tyrosine 189 and asparagine 358 of the cholecystokinin 2 receptor in direct interaction with the crucial C-terminal amide of cholecystokinin by molecular modeling, site-directed mutagenesis, and structure/affinity studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8835,51 +8835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9509,51 +9509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Escrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9604,51 +9604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a Direct Interaction between the Penultimate Aspartic Acid of Cholecystokinin and Histidine 207, Located in the Second Extracellular Loop of the Cholecystokinin B Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Escrieut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9738,51 +9738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">evidence for a direct inetraction between the penultimate aspartic acid of cholecystokinin and histidine 207, located in the second extracellular loop of the cholecystokinin B receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Escrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9902,51 +9902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Escrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9991,347 +9991,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Extracellular Domains of the Cholecystokinin Receptor in Agonist Binding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Met-195 of the cholecystokinin-A receptor interacts with the sulfated tyrosine of cholecystokinin and is crucial for receptor transition to high affinity state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Escrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Escrieut</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Wank</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Goullieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 54 (2), pp.364-371. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (23), pp.14380-14386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/mol.54.2.364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.23.14380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04974746v1</w:t>
+                <w:t xml:space="preserve">hal-00357491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Met-195 of the cholecystokinin-A receptor interacts with the sulfated tyrosine of cholecystokinin and is crucial for receptor transition to high affinity state</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Role of the Extracellular Domains of the Cholecystokinin Receptor in Agonist Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maigret</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Escrieut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Goullieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen Wank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 273 (23), pp.14380-14386. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54 (2), pp.364-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.23.14380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/mol.54.2.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357491v1</w:t>
+                <w:t xml:space="preserve">inserm-04974746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-induced Internalization of Cholecystokinin Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pisegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadya Tarasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 272 (29), pp.18179-18184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10365,64 +10365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Segment of Five Amino Acids in the Second Extracellular Loop of the Cholecystokinin-B Receptor Is Essential for Selectivity of the Peptide Agonist Gastrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 271 (25), pp.14698-14706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10482,51 +10482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10612,500 +10612,500 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the treatment of cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PHYTOSTEROL DERIVATIVES, AND COMPOSITIONS COMPRISING THE SAME, FOR USE AS MEDICAMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP25305623.8. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2025064259. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05110314v1</w:t>
+                <w:t xml:space="preserve">inserm-05110310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOSTEROL DERIVATIVES, AND COMPOSITIONS COMPRISING THE SAME, FOR USE AS MEDICAMENTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Methods for the treatment of cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2025064259. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP25305623.8. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05110310v1</w:t>
+                <w:t xml:space="preserve">inserm-05110314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the treatment of breast cancer</w:t>
+                <w:t xml:space="preserve">Phytosterol derivatives, and compositions comprising the same, for use as medicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2430515.8.2024. 2024</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP24305827. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773966v1</w:t>
+                <w:t xml:space="preserve">inserm-04773991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosterol derivatives, and compositions comprising the same, for use as medicaments</w:t>
+                <w:t xml:space="preserve">Methods for the treatment of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP24305827. 2024</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2430515.8.2024. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773991v1</w:t>
+                <w:t xml:space="preserve">inserm-04773966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotraceurs de tomographie par émission de positrons (TEP) de fluoro-oxystérols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2024146880A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11140,90 +11140,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS AND PHARMACEUTICAL COMPOSITIONS FOR REPROGRAMING IMMUNE ENVIRONMENT IN A SUBJECT IN NEED THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2023138400A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11254,90 +11254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoro-oxysterols positron emission tomography (PET) radiotracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : European patent, EP23305003.8. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11372,51 +11372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE POUR LA PREPARATION DE DERIVES DE STEROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11473,90 +11473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS AND PHARMACEUTICAL COMPOSITIONS FOR REPROGRAMING IMMUNE ENVIRONMENT IN A SUBJECT IN NEED THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2020016177A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11568,157 +11568,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
+                <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : US10188666B2. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3515453A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773745v1</w:t>
+                <w:t xml:space="preserve">inserm-04773879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrogenina A y agentes antineoplásicos para el tratamiento de tumores quimiosensibles o quimiorresistentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11727,2973 +11727,2921 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">España, N° de brevet: ES2734425T3. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Récher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3272350B1. 2019</w:t>
+              <w:t xml:space="preserve">France, Patent n° : US10188666B2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773717v1</w:t>
+                <w:t xml:space="preserve">inserm-04773745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3515453A1. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3272350B1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773879v1</w:t>
+                <w:t xml:space="preserve">inserm-04773717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
+                <w:t xml:space="preserve">Endrogenina A y agentes antineoplásicos para el tratamiento de tumores quimiosensibles o quimiorresistentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2018231556A1. 2018</w:t>
+              <w:t xml:space="preserve">España, N° de brevet: ES2656913T3. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773847v1</w:t>
+                <w:t xml:space="preserve">inserm-04773723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
+                <w:t xml:space="preserve">甾醇衍生物的制备方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Leignadier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2018055080A1. 2018</w:t>
+              <w:t xml:space="preserve">China, Patent n° : CN104039807B. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773906v1</w:t>
+                <w:t xml:space="preserve">inserm-04773150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+                <w:t xml:space="preserve">癌の診断法及びデンドロゲニンＡを用いての処置に対する癌の応答を予測する方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3272350A1. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : JP2018503064A. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773712v1</w:t>
+                <w:t xml:space="preserve">inserm-04773867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">癌の診断法及びデンドロゲニンＡを用いての処置に対する癌の応答を予測する方法</w:t>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : JP2018503064A. 2018</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2018231556A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773867v1</w:t>
+                <w:t xml:space="preserve">inserm-04773847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">甾醇衍生物的制备方法</w:t>
+                <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : CN104039807B. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2018055080A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773150v1</w:t>
+                <w:t xml:space="preserve">inserm-04773906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sales de adición de ácidos de 5alfa-hidroxi-6beta-[2-(1H-imidazol-4-il)etilamino]colestan-3beta-ol</w:t>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Francia, N° de brevet: ES2650914T3. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3272350A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772765v1</w:t>
+                <w:t xml:space="preserve">inserm-04773712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endrogenina A y agentes antineoplásicos para el tratamiento de tumores quimiosensibles o quimiorresistentes</w:t>
+                <w:t xml:space="preserve">Sales de adición de ácidos de 5alfa-hidroxi-6beta-[2-(1H-imidazol-4-il)etilamino]colestan-3beta-ol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">España, N° de brevet: ES2656913T3. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francia, N° de brevet: ES2650914T3. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773723v1</w:t>
+                <w:t xml:space="preserve">inserm-04772765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS OF DIAGNOSING CANCER AND OF PREDICTING RESPONSE OF CANCER TO DENDROGENIN A TREATMENT</w:t>
+                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC DU CANCER ET DE PRÉDICTION DE RÉPONSE DU CANCER À UN TRAITEMENT À LA DENDROGÉNINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US2017321283A1. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3221467A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773868v1</w:t>
+                <w:t xml:space="preserve">inserm-04773861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
+                <w:t xml:space="preserve">Proceso para la preparación de derivados de esterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2017234881A1. 2017</w:t>
+              <w:t xml:space="preserve">España, N° de brevet: ES2613753T3. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773829v1</w:t>
+                <w:t xml:space="preserve">inserm-04773222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">癌を診断及び処置する方法</w:t>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Japan, Patent n° : JP2017527290A. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3041477B1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773842v1</w:t>
+                <w:t xml:space="preserve">inserm-04773704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+                <w:t xml:space="preserve">processo para o preparo de derivados de esterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Austria, Patent n° : AU2012342460B2. 2017</w:t>
+              <w:t xml:space="preserve">Brazil, Patent n° : BR112014012458A2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772907v1</w:t>
+                <w:t xml:space="preserve">inserm-04772921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5a-HYDROXY-6ß-[2-(1H-IMIDAZOL-4-YL)ETHYL AMINO]CHOLESTAN-3ß-OL.</w:t>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mexico, Patent n° : MX351610B. 2017</w:t>
+              <w:t xml:space="preserve">Austria, Patent n° : AU2012342460B2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772804v1</w:t>
+                <w:t xml:space="preserve">inserm-04772907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">processo para o preparo de derivados de esterol</w:t>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5a-HYDROXY-6ß-[2-(1H-IMIDAZOL-4-YL)ETHYL AMINO]CHOLESTAN-3ß-OL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brazil, Patent n° : BR112014012458A2. 2017</w:t>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX351610B. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772921v1</w:t>
+                <w:t xml:space="preserve">inserm-04772804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING CANCER AND OF PREDICTING RESPONSE OF CANCER TO DENDROGENIN A TREATMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3041477B1. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2017321283A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773704v1</w:t>
+                <w:t xml:space="preserve">inserm-04773868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALPHA-HYDROXY-6BETA -[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3BETA -OL</w:t>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP2768841B1. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2017234881A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772755v1</w:t>
+                <w:t xml:space="preserve">inserm-04773829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Determining the Oncogenic Condition of Cell, Uses Thereof, and Methods for Treating Cancer</w:t>
+                <w:t xml:space="preserve">癌を診断及び処置する方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US2017176446A1. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2017527290A. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772284v1</w:t>
+                <w:t xml:space="preserve">inserm-04773842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALPHA-HYDROXY-6BETA -[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3BETA -OL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3194615A1. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2768841B1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773835v1</w:t>
+                <w:t xml:space="preserve">inserm-04772755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ステロール誘導体の調製方法</w:t>
+                <w:t xml:space="preserve">Methods for Determining the Oncogenic Condition of Cell, Uses Thereof, and Methods for Treating Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : JP6157492B2. 2017</w:t>
+              <w:t xml:space="preserve">France, Patent n° : US2017176446A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773268v1</w:t>
+                <w:t xml:space="preserve">inserm-04772284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceso para la preparación de derivados de esterol</w:t>
+                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">España, N° de brevet: ES2613753T3. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3194615A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773222v1</w:t>
+                <w:t xml:space="preserve">inserm-04773835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC DU CANCER ET DE PRÉDICTION DE RÉPONSE DU CANCER À UN TRAITEMENT À LA DENDROGÉNINE</w:t>
+                <w:t xml:space="preserve">ステロール誘導体の調製方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3221467A1. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : JP6157492B2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773861v1</w:t>
+                <w:t xml:space="preserve">inserm-04773268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC DU CANCER ET DE PRÉDICTION DE RÉPONSE DU CANCER À UN TRAITEMENT À LA DENDROGÉNINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Mexico, Patent n° : MX343787B. 2016</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2016079057A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773308v1</w:t>
+                <w:t xml:space="preserve">inserm-04773871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODES DE DIAGNOSTIC DU CANCER ET DE PREDICTION DE REPONSE DU CANCER A UN TRAITEMENT A LA DENDROGENINE</w:t>
+                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Canada, N° de brevet: CA2968002A1. 2016</w:t>
+              <w:t xml:space="preserve">China, Patent n° : CN105611934A. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773858v1</w:t>
+                <w:t xml:space="preserve">inserm-04773695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
+                <w:t xml:space="preserve">METHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP2782923B1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2960036A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773181v1</w:t>
+                <w:t xml:space="preserve">inserm-04773830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+                <w:t xml:space="preserve">METHODES DE DIAGNOSTIC DU CANCER ET DE PREDICTION DE REPONSE DU CANCER A UN TRAITEMENT A LA DENDROGENINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US9447141B2. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2968002A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773449v1</w:t>
+                <w:t xml:space="preserve">inserm-04773858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES POUR DÉTERMINER L'ÉTAT ONCOGÉNIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET MÉTHODES POUR TRAITER LE CANCER</w:t>
+                <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP2446276B9. 2016</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP2782923B1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772270v1</w:t>
+                <w:t xml:space="preserve">inserm-04773181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Australia, Patent n° : AU2014317117A1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX343787B. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773484v1</w:t>
+                <w:t xml:space="preserve">inserm-04773308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3041477A1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US9447141B2. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773700v1</w:t>
+                <w:t xml:space="preserve">inserm-04773449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">化学療法感受性又は化学療法抵抗性腫瘍の治療のためのデンドロゲニンＡ及び抗腫瘍薬</w:t>
               </w:r>
@@ -14718,64 +14666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Récher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Japan, Patent n° : JP2016532709A. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14787,637 +14735,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2016034742A1. 2016</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3041477A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773852v1</w:t>
+                <w:t xml:space="preserve">inserm-04773700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGENIN A AND ANTINEOPLASTIC AGENTS FOR THE TREATMENT OF CHEMOSENSITIVE OR CHEMORESISTANT TUMORS</w:t>
+                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Récher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2016193233A1. 2016</w:t>
+              <w:t xml:space="preserve">Australia, Patent n° : AU2014317117A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773751v1</w:t>
+                <w:t xml:space="preserve">inserm-04773484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
+                <w:t xml:space="preserve">MÉTHODES POUR DÉTERMINER L'ÉTAT ONCOGÉNIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET MÉTHODES POUR TRAITER LE CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Canada, N° de brevet: CA2960036A1. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP2446276B9. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773830v1</w:t>
+                <w:t xml:space="preserve">inserm-04772270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC DU CANCER ET DE PRÉDICTION DE RÉPONSE DU CANCER À UN TRAITEMENT À LA DENDROGÉNINE</w:t>
+                <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC ET DE TRAITEMENT DU CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2016079057A1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2016034742A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773871v1</w:t>
+                <w:t xml:space="preserve">inserm-04773852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A and antineoplastic agents for the treatment of chemosensitive or chemoresistant tumors</w:t>
+                <w:t xml:space="preserve">DENDROGENIN A AND ANTINEOPLASTIC AGENTS FOR THE TREATMENT OF CHEMOSENSITIVE OR CHEMORESISTANT TUMORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Récher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : CN105611934A. 2016</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2016193233A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773695v1</w:t>
+                <w:t xml:space="preserve">inserm-04773751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">КИСЛОТНО-АДДИТИВНЫЕ СОЛИ 5α-ГИДРОКСИ-6β-[2-(1H-ИМИДАЗОЛ-4-ИЛ)ЭТИЛАМИНО]ХОЛЕСТАН-3β-ОЛА</w:t>
+                <w:t xml:space="preserve">METHODS FOR DETERMINING THE ONCOGENIC CONDITION OF CELL, USES THEREOF, AND METHODS FOR TREATING CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Russia, Patent n° : RU2014119929A. 2015</w:t>
+              <w:t xml:space="preserve">France, Patent n° : PL2446276T3. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772821v1</w:t>
+                <w:t xml:space="preserve">inserm-04772282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">СПОСОБ ПОЛУЧЕНИЯ ПРОИЗВОДНЫХ СТЕРИНА</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15500,64 +15500,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Récher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015032838A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15569,386 +15569,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+                <w:t xml:space="preserve">КИСЛОТНО-АДДИТИВНЫЕ СОЛИ 5α-ГИДРОКСИ-6β-[2-(1H-ИМИДАЗОЛ-4-ИЛ)ЭТИЛАМИНО]ХОЛЕСТАН-3β-ОЛА</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">India, Patent n° : IN976MUN2014A. 2015</w:t>
+              <w:t xml:space="preserve">Russia, Patent n° : RU2014119929A. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773233v1</w:t>
+                <w:t xml:space="preserve">inserm-04772821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGENINE A ET AGENTS ANTINEOPLASIQUES POUR LE TRAITEMENT DE TUMEURS CHIMIOSENSIBLES OU CHIMIORESISTANTES</w:t>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Canada, N° de brevet: CA2922715A1. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">India, Patent n° : IN976MUN2014A. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773546v1</w:t>
+                <w:t xml:space="preserve">inserm-04773233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ステロール誘導体の調製方法</w:t>
+                <w:t xml:space="preserve">DENDROGENINE A ET AGENTS ANTINEOPLASIQUES POUR LE TRAITEMENT DE TUMEURS CHIMIOSENSIBLES OU CHIMIORESISTANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Japan, Patent n° : JP2015502934A. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2922715A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773250v1</w:t>
+                <w:t xml:space="preserve">inserm-04773546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALFA-HYDROXY-6BETA-[2-(1H-IMIDAZOL-4-YL)ETHYL AMINO]CHOLESTAN-3BETA-OL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15986,1168 +15986,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+                <w:t xml:space="preserve">ステロール誘導体の調製方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">South Africa, Patent n° : ZA201403736B. 2015</w:t>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2015502934A. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773467v1</w:t>
+                <w:t xml:space="preserve">inserm-04773250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">細胞の腫瘍形成状態を決定する方法、その使用、及び癌の治療方法</w:t>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : JP5765587B2. 2015</w:t>
+              <w:t xml:space="preserve">South Africa, Patent n° : ZA201403736B. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772280v1</w:t>
+                <w:t xml:space="preserve">inserm-04773467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoalkylsterol compounds with antitumoral and neuroprotective activity</w:t>
+                <w:t xml:space="preserve">細胞の腫瘍形成状態を決定する方法、その使用、及び癌の治療方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : US8957055B2. 2015</w:t>
+              <w:t xml:space="preserve">France, Patent n° : JP5765587B2. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772244v1</w:t>
+                <w:t xml:space="preserve">inserm-04772280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS FOR DETERMINING THE ONCOGENIC CONDITION OF CELL, USES THEREOF, AND METHODS FOR TREATING CANCER</w:t>
+                <w:t xml:space="preserve">Aminoalkylsterol compounds with antitumoral and neuroprotective activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : PL2446276T3. 2015</w:t>
+              <w:t xml:space="preserve">France, Patent n° : US8957055B2. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772282v1</w:t>
+                <w:t xml:space="preserve">inserm-04772244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2014309417A1. 2014</w:t>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX2014006303A. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772885v1</w:t>
+                <w:t xml:space="preserve">inserm-04773301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">５α−ヒドロキシ−６β−［２−（１Ｈ−イミダゾール−４−イル）エチルアミノ］コレスタン−３β−オールの酸付加塩</w:t>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5α-HYDROXY-6β-[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3β-OL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Japan, Patent n° : JP2014530245A. 2014</w:t>
+              <w:t xml:space="preserve">South Korea, Patent n° : KR20140083014A. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772775v1</w:t>
+                <w:t xml:space="preserve">inserm-04772786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid addition salts of 5alpha-hydroxy-6beta-[2-(1H-imidazol-4-yl)ethylamino]cholestan-3beta-ol</w:t>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : AU2012324980A1. 2014</w:t>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX2014006303A. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772297v1</w:t>
+                <w:t xml:space="preserve">inserm-04773292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5α-HYDROXY-6β-[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3β-OL</w:t>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">South Korea, Patent n° : KR20140083014A. 2014</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2014309417A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772786v1</w:t>
+                <w:t xml:space="preserve">inserm-04773447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES.</w:t>
+                <w:t xml:space="preserve">Acid addition salts of 5alpha-hydroxy-6beta-[2-(1H-imidazol-4-yl)ethylamino]cholestan-3beta-ol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mexico, Patent n° : MX2014006303A. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : AU2012324980A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773292v1</w:t>
+                <w:t xml:space="preserve">inserm-04772297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+                <w:t xml:space="preserve">５α−ヒドロキシ−６β−［２−（１Ｈ−イミダゾール−４−イル）エチルアミノ］コレスタン−３β−オールの酸付加塩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2014309417A1. 2014</w:t>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2014530245A. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773447v1</w:t>
+                <w:t xml:space="preserve">inserm-04772775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mexico, Patent n° : MX2014006303A. 2014</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2014309417A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773301v1</w:t>
+                <w:t xml:space="preserve">inserm-04772885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17204,51 +17204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17305,51 +17305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALPHA-HYDROXY-6BETA-[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3BETA-OL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17387,272 +17387,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+                <w:t xml:space="preserve">Acid addition salts of 5[alpha]-hydroxy-6[beta]-[2-(1h-imidazol-4-yl)ethylamino]cholestan-3[beta]-ol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Austria, Patent n° : AU2012342460A1. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : CN103958541A. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772895v1</w:t>
+                <w:t xml:space="preserve">inserm-04772748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid addition salts of 5[alpha]-hydroxy-6[beta]-[2-(1h-imidazol-4-yl)ethylamino]cholestan-3[beta]-ol</w:t>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : CN103958541A. 2014</w:t>
+              <w:t xml:space="preserve">Austria, Patent n° : AU2012342460A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772748v1</w:t>
+                <w:t xml:space="preserve">inserm-04772895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for determining the oncogenic condition of cell, uses thereof, and methods for treating cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17709,51 +17709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17791,171 +17791,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ POUR LA PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
+                <w:t xml:space="preserve">SELS D'ADDITION D'ACIDE DE 5Alpha-HYDROXY-6Beta-[2-(1H-IMIDAZOL-4-YL)- ÉTHYLAMINO]CHOLESTAN-3Beta-OL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2013076257A1. 2013</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2013057148A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773460v1</w:t>
+                <w:t xml:space="preserve">inserm-04772848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE POUR LA PREPARATION DE DERIVES DE STEROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17993,171 +17993,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELS D'ADDITION D'ACIDE DE 5Alpha-HYDROXY-6Beta-[2-(1H-IMIDAZOL-4-YL)- ÉTHYLAMINO]CHOLESTAN-3Beta-OL</w:t>
+                <w:t xml:space="preserve">PROCÉDÉ POUR LA PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2013057148A1. 2013</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2013076257A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772848v1</w:t>
+                <w:t xml:space="preserve">inserm-04773460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELS D'ADDITION D'ACIDE DE 5'-HYDROXY-6'-[2-(1H-IMIDAZOL-4-YL)- ETHYLAMINO]CHOLESTAN-3'-OL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18214,51 +18214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminoalkylsterol compounds with antitumoral and neuroprotective activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18283,259 +18283,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION DE L'ETAT ONCOGENE DE CELLULES HUMAINES OU DE MAMMIFERES PAR PRESENCE D'UN MARQUEUR ET EVALUATION DE L'ACTIVITE D'UN MEDICAMENT PAR DOSAGE DUDIT MARQUEUR</w:t>
+                <w:t xml:space="preserve">Aminoalkyl sterol compounds having an anti-tumoral and neuroprotective activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2947340B1. 2011</w:t>
+              <w:t xml:space="preserve">France, Patent n° : US7947668B2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772274v1</w:t>
+                <w:t xml:space="preserve">inserm-04772230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoalkyl sterol compounds having an anti-tumoral and neuroprotective activity</w:t>
+                <w:t xml:space="preserve">DETECTION DE L'ETAT ONCOGENE DE CELLULES HUMAINES OU DE MAMMIFERES PAR PRESENCE D'UN MARQUEUR ET EVALUATION DE L'ACTIVITE D'UN MEDICAMENT PAR DOSAGE DUDIT MARQUEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : US7947668B2. 2011</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2947340B1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772230v1</w:t>
+                <w:t xml:space="preserve">inserm-04772274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODES POUR DETERMINER L'ETAT ONCOGENIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET METHODES POUR TRAITER LE CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18592,51 +18592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MÉTHODES POUR DÉTERMINER L'ÉTAT ONCOGÉNIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET MÉTHODES POUR TRAITER LE CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18693,51 +18693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminoalkylsterol compounds having antitumor and neuroprotective activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18762,334 +18762,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMINOALKYLSTERINVERBINDUNGEN MIT ANTI-KREBS UND NEUROPROTEKTIVER AKTIVITÄT</w:t>
+                <w:t xml:space="preserve">AMINOALKYL STEROL COMPOUNDS HAVING AN ANTI-TUMORAL AND NEUROPROTECTIVE ACTIVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : ATE420888T1. 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP1497309B1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772185v1</w:t>
+                <w:t xml:space="preserve">inserm-04772209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPUESTOS AMINOALQUILESTEROLES CON ACTIVIDAD ANTITUMORAL Y NEUROPROTECTORA</w:t>
+                <w:t xml:space="preserve">AMINOALKYLSTERINVERBINDUNGEN MIT ANTI-KREBS UND NEUROPROTEKTIVER AKTIVITÄT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : ES2321287T3. 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : ATE420888T1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772212v1</w:t>
+                <w:t xml:space="preserve">inserm-04772185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMINOALKYL STEROL COMPOUNDS HAVING AN ANTI-TUMORAL AND NEUROPROTECTIVE ACTIVITY</w:t>
+                <w:t xml:space="preserve">COMPUESTOS AMINOALQUILESTEROLES CON ACTIVIDAD ANTITUMORAL Y NEUROPROTECTORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP1497309B1. 2009</w:t>
+              <w:t xml:space="preserve">France, Patent n° : ES2321287T3. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772209v1</w:t>
+                <w:t xml:space="preserve">inserm-04772212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminoalkyl sterol compounds having an anti-tumoral and neuroprotective activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19146,51 +19146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP1497309A2. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19234,51 +19234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO03089449A2. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19322,51 +19322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : CA2481561A1. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19455,51 +19455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gressein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe De Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19573,822 +19573,1122 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe De Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05329469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cholesterol-5,6-Epoxide Hydrolase: A Metabolic Checkpoint in Several Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication of Oxysterols and Phytosterols in Aging and Human Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1440, Springer International Publishing, pp.149-161, 2024, Advances in Experimental Medicine and Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43883-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04317348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitamin E: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyn Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Akdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir El Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.51-66, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811907-5.00001-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03084874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WebiNacre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau NaCRE, Jul 2024, Paris ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse school of lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inserm, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxysterol dendrogenin A increases the activation of migratory dendritic cells by acting through the LXRβ.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laly Pucheu</w:t>
+                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate, a non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Medina</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+              <w:t xml:space="preserve">12th ENOR symposium : Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029673v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic switching from tumor promoter activities of oncosterone and 27-hydroxycholesterol to 27-hydroxy-oncosterone with antiproliferative properties</w:t>
+                <w:t xml:space="preserve">Biochemical and structural evidences that the human glutathion S-transferase A1 catalyzes the biosynthesis of dendrogenins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dieter Lütjohann</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ndikoum-Matip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029635v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and structural evidences that the human glutathion S-transferase A1 catalyzes the biosynthesis of dendrogenins.</w:t>
+                <w:t xml:space="preserve">Metabolic switching from tumor promoter activities of oncosterone and 27-hydroxycholesterol to 27-hydroxy-oncosterone with antiproliferative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Friedrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lütjohann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029665v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate, a non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oxysterol dendrogenin A increases the activation of migratory dendritic cells by acting through the LXRβ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ENOR symposium : Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029639v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and cellular evaluation of new bi-specific estrogen receptor modulators and ACAT/SOAT inhibitors as anticancer agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20396,645 +20696,645 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a new metabolic branch on the cholesterol pathway: importance in cancers and other diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smith-Lemli-Opitz Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLO foundation, Jun 2023, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 5,6-epoxycholesterol metabolic branch: possible involvement in aging and degenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">invited conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruce D Hammock, Jan 2023, Davis (virtual conference), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined OCDO/DDA extraction and quantification method for a fast and accurate HPLC-MS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSTA1-1 is a multifunctional enzyme involved in 5,6α-epoxycholesterol conjugation with biological nucleophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ndikoum-Matip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ENOR symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined OCDO/DDA extraction and quantification method for a fast and accurate determination of a carcinogenic metabolic deregulation in patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ENOR symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogramming tumor cells with the oxysterol, dendrogenin A, to release immunogenic anti-tumor small extracellular vesicles enriched in exosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21093,73 +21393,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ENOR symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis and biological properties of cholestane-5α,6β-diol-3-sulfonate, a non-hydrolyzable analogue of cholestane-5α,6β-diol-3-O-sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21168,123 +21468,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ENOR symposium (European Network for Oxysterol Research)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Studies on the metabolism of 5,6-epoxycholesterol, cholestane-3β,5α,6β-triol and Oncosterone in the cancer cell lines MCF-7, MDA-MB-231 and HEPG2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21293,884 +21593,884 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Lütjohann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ENOR symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New targeting in oxysterol metabolism for triple negative breast cancer therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mallinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ENOR annual symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENOR, Sep 2021, Oslo / Virtual, Norway</w:t>
+              <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029135v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of oncosterone biosynthesis as a new pharmacological anticancer strategy in breast cancer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Side chain hydroxylation of cholestane-3β,5α,6β-triol and Oncosterone lead to the production of new endogenous oxysterols potentially involved in breast cancer development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029843v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side chain hydroxylation of cholestane-3β,5α,6β-triol and Oncosterone lead to the production of new endogenous oxysterols potentially involved in breast cancer development.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th ENOR annual symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Oslo / Virtual, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029836v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
+                <w:t xml:space="preserve">Inhibition of oncosterone biosynthesis as a new pharmacological anticancer strategy in breast cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabea Bartölke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029820v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New targeting in oxysterol metabolism for triple negative breast cancer therapy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029825v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and pharmacological characterization of the enzyme responsible for the biosynthesis of 6-oxo-cholestan-3β-5α-diol (OCDO), a carcinogenic oxysterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENOR, Sep 2019, Edimburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029141v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and pharmacological characterization of the enzyme responsible for the biosynthesis of 6-oxo-cholestan-3β-5α-diol (OCDO), a carcinogenic oxysterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">, ENOR, Sep 2019, Edimburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029857v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and cellular evaluation of new bi-specific estrogen receptor modulators and ACAT inhibitors as anticancer agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22202,465 +22502,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An oxysterol oncometabolite and glucocorticoid receptor signaling in triple negative breast cancer cell proliferation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029849v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">inserm-03084874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22691,51 +22691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22922,51 +22922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente&#8208;poirot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.70420" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2025.102967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gressein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2026.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soul&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106396" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Friedrichs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soul&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;tjohann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2116175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03629546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2022.101615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03402255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rochotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Medina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijetou Diallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc&#8208;claustre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03086999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc Claustre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.159069407.75369904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Mouchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Serhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Segala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071725" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Taddeo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Epifano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preziuso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fiorito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030501" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105443" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soules" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Audouard-Combe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc-Claustre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rives" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105447" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9W5CRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauriaud-Mallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Vija-Racaru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brillouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mallinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105390" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.03.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Wakelam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.E086173" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-1487" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.01.046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poirot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1425059" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Owen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines6010021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iuliano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leignadier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Netter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Nagarathinam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.06.120" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01948-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiggi Iuliano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Voisin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2016.06.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707965114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150716114912" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-0VW1K9ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.138" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.10.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden A. M. Khalifa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Erlandsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham R. El-Seedi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.12.134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1252787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Boyes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.06.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SVCF757-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mhamdi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2835" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.02.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bustany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1066" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXLH4ZG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LP0ZS0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M023689" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6BPSKFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743466v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R. Weichselbaum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.09.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XPCGX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.07.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB8B2CN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S&#233;gala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Brillouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05V35154-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Subra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K4JTGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Segala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Poirot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002922107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre-Voegtl&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Coulais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRNKZ0H8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Delord" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.05.031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N92V18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lambeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M003657" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901063e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.5.7.9820" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M800668-JLR200" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boubekeur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terc&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.62" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0507" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paillasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraeve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.029967" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.106.104349" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vaysse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18061.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bosser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.103.060426" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kedjouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405230200" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillefer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.5.973" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buscail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206823" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Escrieut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Archer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108563200" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Escrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974769v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Poosti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Di Malta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gagne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galleyrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.58.6.1381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974763v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Kowalski-Chauvel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Dufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moroder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M909801199" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.29.20457" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Escherich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.33.23191" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Buisson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.11.2347" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974746v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wank" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.54.2.364" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357491v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goullieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.23.14380" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974735v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pisegna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Tarasova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.29.18179" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974732v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.25.14698" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaysse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)93296-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773991v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773942v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773893v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773745v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773729v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773879v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773847v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773867v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773150v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772765v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773723v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773868v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773829v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773842v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772907v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772804v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772921v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773704v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772755v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772284v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773835v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773268v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773861v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773308v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773858v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773181v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773449v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773700v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773739v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773852v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773751v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773830v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773871v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773695v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772821v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773233v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773546v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773250v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772791v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773467v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772280v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772244v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772282v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772885v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772775v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772297v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772786v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773292v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773447v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773301v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773135v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773167v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772841v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772895v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772748v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772266v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773285v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773460v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772952v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772848v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772236v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772230v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772259v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772286v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772185v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772212v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772209v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772197v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772177v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772249v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772202v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345161v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Medina" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05329469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029268v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029054v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029673v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029635v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029639v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029087v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029116v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029741v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029775v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Allal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029772v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029757v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029763v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029135v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029843v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Bart&#246;lke" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029836v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Lalande" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029825v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029141v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029849v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317348v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084874v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyn Owen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Akdad" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811907-5.00001-4" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774192v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente&#8208;poirot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.70420" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gressein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2026.03.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2025.102967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soul&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Friedrichs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soul&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;tjohann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03629546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2022.101615" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2116175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03402255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rochotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Medina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijetou Diallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc&#8208;claustre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03086999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc Claustre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.159069407.75369904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Mouchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Serhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Segala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071725" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Epifano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rives" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.03.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105443" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Taddeo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preziuso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fiorito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soules" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Audouard-Combe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc-Claustre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9W5CRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauriaud-Mallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Vija-Racaru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brillouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mallinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105390" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.01.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-1487" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Wakelam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.E086173" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poirot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1425059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Owen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines6010021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiggi Iuliano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Voisin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2016.06.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leignadier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.06.120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01948-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iuliano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Netter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Nagarathinam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707965114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150716114912" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-0VW1K9ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1252787" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.10.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.138" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden A. M. Khalifa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Erlandsson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham R. El-Seedi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.12.134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bustany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1066" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.02.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Boyes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SVCF757-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mhamdi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2835" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXLH4ZG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LP0ZS0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M023689" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6BPSKFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743466v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R. Weichselbaum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.09.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XPCGX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.07.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB8B2CN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Subra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K4JTGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S&#233;gala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Brillouet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05V35154-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lambeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M003657" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre-Voegtl&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Coulais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRNKZ0H8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Segala" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Poirot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002922107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Delord" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.05.031" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N92V18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boubekeur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terc&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.62" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519146v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M800668-JLR200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901063e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.5.7.9820" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0507" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paillasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraeve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.029967" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.106.104349" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vaysse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18061.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bosser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.103.060426" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kedjouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405230200" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillefer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.5.973" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buscail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206823" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Escrieut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Archer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108563200" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Escrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974769v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Poosti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Di Malta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gagne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galleyrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.58.6.1381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974763v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Kowalski-Chauvel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Dufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moroder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M909801199" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.29.20457" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Escherich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.33.23191" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Buisson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.11.2347" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357491v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goullieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.23.14380" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974746v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wank" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.54.2.364" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974735v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pisegna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Tarasova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.29.18179" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974732v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.25.14698" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaysse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)93296-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110314v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773991v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773942v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773893v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773745v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773150v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773867v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773847v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773906v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773861v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773222v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773704v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772921v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772907v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773868v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773829v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773842v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772284v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773835v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773268v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773695v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773858v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773308v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773449v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773739v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773700v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773484v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772270v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773852v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773751v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772282v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772821v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772791v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773250v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773467v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772280v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773301v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772786v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773292v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773447v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772885v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773135v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773167v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772841v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772895v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772266v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773285v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772848v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772952v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773460v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772236v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772230v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772274v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772259v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772286v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772185v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772212v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772197v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772177v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772249v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772202v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345161v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Medina" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05329469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317348v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084874v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyn Owen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Akdad" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811907-5.00001-4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029268v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029054v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029639v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029635v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029673v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029116v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029741v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029775v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Allal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029772v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029757v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029763v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029825v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029836v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Lalande" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029135v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029843v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Bart&#246;lke" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029857v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029141v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029849v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774192v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>