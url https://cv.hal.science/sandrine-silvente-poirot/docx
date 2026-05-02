--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1114,291 +1114,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03629546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome‐enriched vesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting NR1H/liver X receptor with dendrogenin A differentiates tumor cells to activate a new secretory pathway releasing immunogenic anti-tumor vesicles enriched in LC3-II-associated exosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1036-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2022.2116175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03649213v1</w:t>
+                <w:t xml:space="preserve">inserm-03854248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting NR1H/liver X receptor with dendrogenin A differentiates tumor cells to activate a new secretory pathway releasing immunogenic anti-tumor vesicles enriched in LC3-II-associated exosomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Targeting the liver X receptor with dendrogenin A differentiates tumour cells to secrete immunogenic exosome‐enriched vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (3), pp.1036-1038. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.e12211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2022.2116175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854248v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03649213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Sphingomyelinase 2 Heightens Anti-Melanoma Immune Responses and Anti–PD-1 Therapy Efficacy</w:t>
               </w:r>
@@ -1557,51 +1557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc‐claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2093,51 +2093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Huc‐claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2316,252 +2316,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols: An expanding family of structurally diversified bioactive steroids</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HPLC Analysis and Skin Whitening Effects of Umbelliprenin-containing Extracts of Anethum Graveolens, Pimpinella Anisum, and Ferulago Campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Taddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Preziuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Fiorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105443⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24030501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380490v1</w:t>
+                <w:t xml:space="preserve">inserm-02380544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC Analysis and Skin Whitening Effects of Umbelliprenin-containing Extracts of Anethum Graveolens, Pimpinella Anisum, and Ferulago Campestris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxysterols: An expanding family of structurally diversified bioactive steroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (3), pp.501. </w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.105443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24030501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.105443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380544v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast UPLC–HILIC method for an accurate quantiﬁcation of dendrogenin A in human tissues</w:t>
               </w:r>
@@ -3085,339 +3085,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumor-suppressor cholesterol metabolite, dendrogenin A, is a new class of LXR modulator activating lethal autophagy in cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular vesicles: lipids as key components of their biogenesis and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. O. Wakelam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2018.01.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1316-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.E086173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380575v1</w:t>
+                <w:t xml:space="preserve">inserm-02380557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Cholesterol-Derived Oncometabolites on Nuclear Receptor Function in Cancer</w:t>
+                <w:t xml:space="preserve">The tumor-suppressor cholesterol metabolite, dendrogenin A, is a new class of LXR modulator activating lethal autophagy in cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dalenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2018.01.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-1487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380586v1</w:t>
+                <w:t xml:space="preserve">inserm-02380575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles: lipids as key components of their biogenesis and functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effects of Cholesterol-Derived Oncometabolites on Nuclear Receptor Function in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael J. O. Wakelam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (8), pp.1316-1324. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (17), pp.4803-4808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.E086173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-1487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380557v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-dependent transcriptional induction of lethal autophagy: A new perspective for cancer treatment</w:t>
               </w:r>
@@ -3631,710 +3631,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating oxysterol metabolites as potential new surrogate markers in patients with hormone receptor-positive breast cancer: Results of the OXYTAM study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dalenc</w:t>
+                <w:t xml:space="preserve">Improvement of 5,6α-epoxycholesterol, 5,6β-epoxycholesterol, cholestane-3β,5α,6β-triol and 6-oxo-cholestan-3β,5α-diol recovery for quantification by GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiggi Iuliano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Filleron</w:t>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luigi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chiara Zerbinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Voisin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380620v1</w:t>
+                <w:t xml:space="preserve">inserm-02380612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficacy of hormone therapy in breast cancer: The role of cholesterol metabolism in SERM-mediated autophagy, cell differentiation and death</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of the tumor suppressor dendrogenin A using liquid chromatography tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citra Nagarathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.06.120⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380608v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A drives LXR to trigger lethal autophagy in cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nizar Serhan</w:t>
+                <w:t xml:space="preserve">Circulating oxysterol metabolites as potential new surrogate markers in patients with hormone receptor-positive breast cancer: Results of the OXYTAM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiggi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2016.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01948-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380591v1</w:t>
+                <w:t xml:space="preserve">inserm-02380620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of 5,6α-epoxycholesterol, 5,6β-epoxycholesterol, cholestane-3β,5α,6β-triol and 6-oxo-cholestan-3β,5α-diol recovery for quantification by GC/MS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Improving the efficacy of hormone therapy in breast cancer: The role of cholesterol metabolism in SERM-mediated autophagy, cell differentiation and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.06.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380612v1</w:t>
+                <w:t xml:space="preserve">inserm-02380608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the tumor suppressor dendrogenin A using liquid chromatography tandem mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Netter</w:t>
+                <w:t xml:space="preserve">Dendrogenin A drives LXR to trigger lethal autophagy in cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citra Nagarathinam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Leignadier</w:t>
+                <w:t xml:space="preserve">Marion David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 207, pp.81-86. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01948-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380602v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a tumor-promoter cholesterol metabolite in human breast cancers acting through the glucocorticoid receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,248 +4850,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00968924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes as new vesicular lipid transporters involved in cell-cell communication and various pathophysiologies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Carayon</w:t>
+                <w:t xml:space="preserve">One step synthesis of 6-oxo-cholestan-3β,5α-diol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1841 (1), pp.108-120. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 446 (3), pp.782-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00968935v1</w:t>
+                <w:t xml:space="preserve">inserm-00968933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step synthesis of 6-oxo-cholestan-3β,5α-diol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Voisin</w:t>
+                <w:t xml:space="preserve">Exosomes as new vesicular lipid transporters involved in cell-cell communication and various pathophysiologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 446 (3), pp.782-785. </w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (1), pp.108-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00968933v1</w:t>
+                <w:t xml:space="preserve">inserm-00968935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The novel steroidal alkaloids dendrogenin A and B promote proliferation of adult neural stem cells.</w:t>
               </w:r>
@@ -5205,575 +5205,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00968932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiestrogen-binding site ligands induce autophagy in myeloma cells that proceeds through alteration of cholesterol metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical note: Hapten synthesis, antibody production and development of an enzyme-linked immunosorbent assay for detection of the natural steroidal alkaloid Dendrogenin A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Sola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Médina</w:t>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bustany</w:t>
+                <w:t xml:space="preserve">Talal Al Saati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+                <w:t xml:space="preserve">Jeannine Boyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (6), pp.911-922. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.482-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.1066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00968940v1</w:t>
+                <w:t xml:space="preserve">inserm-00822283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5,6-Epoxy-cholesterols contribute to the anticancer pharmacology of Tamoxifen in breast cancer cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendrogenin A arises from cholesterol and histamine metabolism and shows cell differentiation and anti-tumour properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.02.031⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00822322v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00823974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Hapten synthesis, antibody production and development of an enzyme-linked immunosorbent assay for detection of the natural steroidal alkaloid Dendrogenin A.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5,6-Epoxy-cholesterols contribute to the anticancer pharmacology of Tamoxifen in breast cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zerbinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeannine Boyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.06.001⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (1), pp.175-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2013.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00822283v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00822322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrogenin A arises from cholesterol and histamine metabolism and shows cell differentiation and anti-tumour properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiestrogen-binding site ligands induce autophagy in myeloma cells that proceeds through alteration of cholesterol metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maud Voisin</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
+                <w:t xml:space="preserve">Véronique Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1840. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (6), pp.911-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00823974v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00968940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols and related sterols: Implications in pharmacology and pathophysiology.</w:t>
               </w:r>
@@ -5965,51 +5965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surprising unreactivity of cholesterol-5,6-epoxides towards nucleophiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Saffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6563,51 +6563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of cholesterol and oxysterols metabolism in the pharmacology of tamoxifen and other AEBS ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ségala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,506 +6824,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, characterization and in vitro evaluation of new oxorhenium- and oxotechnetium-CCK4 derivatives as molecular imaging agents for CCK2-receptor targeting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahta Mazaheri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
+                <w:t xml:space="preserve">Sandra Dorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mestre-Voegtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00519166v1</w:t>
+                <w:t xml:space="preserve">inserm-00519153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and in vitro evaluation of new oxorhenium- and oxotechnetium-CCK4 derivatives as molecular imaging agents for CCK2-receptor targeting.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Picard</w:t>
+                <w:t xml:space="preserve">Identification and pharmacological characterization of cholesterol-5,6-epoxide hydrolase as a target for tamoxifen and AEBS ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.09.043⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (30), pp.13520-13525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1002922107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519153v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and pharmacological characterization of cholesterol-5,6-epoxide hydrolase as a target for tamoxifen and AEBS ligands.</w:t>
+                <w:t xml:space="preserve">Auraptene is an inhibitor of cholesterol esterification and a modulator of estrogen receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc E. Poirot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahta Mazaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (30), pp.13520-13525. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.827-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1002922107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/mol.110.065250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519159v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new radioligand for cholecystokinin receptor subtype 2 scintigraphy: from molecular modeling to in vivo evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Brillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7380,529 +7380,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00519158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligands of the antiestrogen-binding site induce active cell death and autophagy in human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
+                <w:t xml:space="preserve">Synthesis of new alkylaminooxysterols with potent cell differentiating activities: identification of leads for the treatment of cancer and neurodegenerative diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2009.62⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (23), pp.7765-7777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm901063e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00519149v1</w:t>
+                <w:t xml:space="preserve">inserm-00519151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling through cholesterol esterification: a new pathway for the cholecystokinin 2 receptor involved in cell growth and invasion.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamoxifen and AEBS ligands induced apoptosis and autophagy in breast cancer cells through the stimulation of sterol accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M800668-JLR200⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (7), pp.1066-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.5.7.9820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519146v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new alkylaminooxysterols with potent cell differentiating activities: identification of leads for the treatment of cancer and neurodegenerative diseases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signaling through cholesterol esterification: a new pathway for the cholecystokinin 2 receptor involved in cell growth and invasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm901063e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (11), pp.2203-2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M800668-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519151v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamoxifen and AEBS ligands induced apoptosis and autophagy in breast cancer cells through the stimulation of sterol accumulation.</w:t>
+                <w:t xml:space="preserve">Ligands of the antiestrogen-binding site induce active cell death and autophagy in human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (7), pp.1066-1067. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (10), pp.1372-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/auto.5.7.9820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2009.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00519150v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00519149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsomal antiestrogen-binding site ligands induce growth control and differentiation of human breast cancer cells through the modulation of cholesterol metabolism.</w:t>
               </w:r>
@@ -7914,77 +7914,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (12), pp.3707-3718. </w:t>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8169,51 +8169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prototypical inhibitor of cholesterol esterification, Sah 58-035 [3-[decyldimethylsilyl]-n-[2-(4-methylphenyl)-1-phenylethyl]propanamide], is an agonist of estrogen receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Médina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8688,51 +8688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of tyrosine 189 and asparagine 358 of the cholecystokinin 2 receptor in direct interaction with the crucial C-terminal amide of cholecystokinin by molecular modeling, site-directed mutagenesis, and structure/affinity studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8835,51 +8835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9991,265 +9991,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Met-195 of the cholecystokinin-A receptor interacts with the sulfated tyrosine of cholecystokinin and is crucial for receptor transition to high affinity state</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the Extracellular Domains of the Cholecystokinin Receptor in Agonist Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maigret</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Escrieut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Goullieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen Wank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 273 (23), pp.14380-14386. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54 (2), pp.364-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.23.14380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/mol.54.2.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357491v1</w:t>
+                <w:t xml:space="preserve">inserm-04974746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Extracellular Domains of the Cholecystokinin Receptor in Agonist Binding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Met-195 of the cholecystokinin-A receptor interacts with the sulfated tyrosine of cholecystokinin and is crucial for receptor transition to high affinity state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Escrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Escrieut</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Wank</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Goullieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 54 (2), pp.364-371. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (23), pp.14380-14386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/mol.54.2.364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.23.14380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04974746v1</w:t>
+                <w:t xml:space="preserve">hal-00357491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-induced Internalization of Cholecystokinin Receptors</w:t>
               </w:r>
@@ -10287,51 +10287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pisegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadya Tarasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 272 (29), pp.18179-18184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10378,51 +10378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Segment of Five Amino Acids in the Second Extracellular Loop of the Cholecystokinin-B Receptor Is Essential for Selectivity of the Peptide Agonist Gastrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 271 (25), pp.14698-14706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10612,418 +10612,418 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOSTEROL DERIVATIVES, AND COMPOSITIONS COMPRISING THE SAME, FOR USE AS MEDICAMENTS</w:t>
+                <w:t xml:space="preserve">Methods for the treatment of cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2025064259. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP25305623.8. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05110310v1</w:t>
+                <w:t xml:space="preserve">inserm-05110314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the treatment of cancers</w:t>
+                <w:t xml:space="preserve">PHYTOSTEROL DERIVATIVES, AND COMPOSITIONS COMPRISING THE SAME, FOR USE AS MEDICAMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP25305623.8. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2025064259. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05110314v1</w:t>
+                <w:t xml:space="preserve">inserm-05110310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosterol derivatives, and compositions comprising the same, for use as medicaments</w:t>
+                <w:t xml:space="preserve">Methods for the treatment of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijetou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP24305827. 2024</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2430515.8.2024. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773991v1</w:t>
+                <w:t xml:space="preserve">inserm-04773966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for the treatment of breast cancer</w:t>
+                <w:t xml:space="preserve">Phytosterol derivatives, and compositions comprising the same, for use as medicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2430515.8.2024. 2024</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP24305827. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773966v1</w:t>
+                <w:t xml:space="preserve">inserm-04773991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotraceurs de tomographie par émission de positrons (TEP) de fluoro-oxystérols</w:t>
               </w:r>
@@ -11140,51 +11140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS AND PHARMACEUTICAL COMPOSITIONS FOR REPROGRAMING IMMUNE ENVIRONMENT IN A SUBJECT IN NEED THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11473,51 +11473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS AND PHARMACEUTICAL COMPOSITIONS FOR REPROGRAMING IMMUNE ENVIRONMENT IN A SUBJECT IN NEED THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11587,51 +11587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leignadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12138,519 +12138,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">甾醇衍生物的制备方法</w:t>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : CN104039807B. 2018</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2018231556A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773150v1</w:t>
+                <w:t xml:space="preserve">inserm-04773847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">癌の診断法及びデンドロゲニンＡを用いての処置に対する癌の応答を予測する方法</w:t>
+                <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : JP2018503064A. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2018055080A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773867v1</w:t>
+                <w:t xml:space="preserve">inserm-04773906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2018231556A1. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3272350A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773847v1</w:t>
+                <w:t xml:space="preserve">inserm-04773712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES ET COMPOSITIONS PHARMACEUTIQUES PERMETTANT LA REPROGRAMMATION DE L'ENVIRONNEMENT IMMUNITAIRE CHEZ UN SUJET EN AYANT BESOIN</w:t>
+                <w:t xml:space="preserve">癌の診断法及びデンドロゲニンＡを用いての処置に対する癌の応答を予測する方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Record</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2018055080A1. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : JP2018503064A. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773906v1</w:t>
+                <w:t xml:space="preserve">inserm-04773867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+                <w:t xml:space="preserve">甾醇衍生物的制备方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3272350A1. 2018</w:t>
+              <w:t xml:space="preserve">China, Patent n° : CN104039807B. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773712v1</w:t>
+                <w:t xml:space="preserve">inserm-04773150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sales de adición de ácidos de 5alfa-hidroxi-6beta-[2-(1H-imidazol-4-il)etilamino]colestan-3beta-ol</w:t>
               </w:r>
@@ -12750,51 +12750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MÉTHODES DE DIAGNOSTIC DU CANCER ET DE PRÉDICTION DE RÉPONSE DU CANCER À UN TRAITEMENT À LA DENDROGÉNINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12920,367 +12920,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING CANCER AND OF PREDICTING RESPONSE OF CANCER TO DENDROGENIN A TREATMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3041477B1. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2017321283A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773704v1</w:t>
+                <w:t xml:space="preserve">inserm-04773868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">processo para o preparo de derivados de esterol</w:t>
+                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Brazil, Patent n° : BR112014012458A2. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2017234881A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772921v1</w:t>
+                <w:t xml:space="preserve">inserm-04773829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+                <w:t xml:space="preserve">癌を診断及び処置する方法</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Austria, Patent n° : AU2012342460B2. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2017527290A. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772907v1</w:t>
+                <w:t xml:space="preserve">inserm-04773842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5a-HYDROXY-6ß-[2-(1H-IMIDAZOL-4-YL)ETHYL AMINO]CHOLESTAN-3ß-OL.</w:t>
+                <w:t xml:space="preserve">processo para o preparo de derivados de esterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -13295,307 +13217,385 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mexico, Patent n° : MX351610B. 2017</w:t>
+              <w:t xml:space="preserve">Brazil, Patent n° : BR112014012458A2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772804v1</w:t>
+                <w:t xml:space="preserve">inserm-04772921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS OF DIAGNOSING CANCER AND OF PREDICTING RESPONSE OF CANCER TO DENDROGENIN A TREATMENT</w:t>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US2017321283A1. 2017</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Austria, Patent n° : AU2012342460B2. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773868v1</w:t>
+                <w:t xml:space="preserve">inserm-04772907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS OF DIAGNOSING AND TREATING CANCER</w:t>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5a-HYDROXY-6ß-[2-(1H-IMIDAZOL-4-YL)ETHYL AMINO]CHOLESTAN-3ß-OL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US2017234881A1. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX351610B. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773829v1</w:t>
+                <w:t xml:space="preserve">inserm-04772804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">癌を診断及び処置する方法</w:t>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASTIQUES POUR LE TRAITEMENT DES TUMEURS CHIMIOSENSITIVES OU CHIMIORÉSISTANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Japan, Patent n° : JP2017527290A. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP3041477B1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773842v1</w:t>
+                <w:t xml:space="preserve">inserm-04773704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALPHA-HYDROXY-6BETA -[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3BETA -OL</w:t>
               </w:r>
@@ -13985,51 +13985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Noguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016079057A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14230,240 +14230,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODES DE DIAGNOSTIC DU CANCER ET DE PREDICTION DE REPONSE DU CANCER A UN TRAITEMENT A LA DENDROGENINE</w:t>
+                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Canada, N° de brevet: CA2968002A1. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX343787B. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773858v1</w:t>
+                <w:t xml:space="preserve">inserm-04773308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
+                <w:t xml:space="preserve">METHODES DE DIAGNOSTIC DU CANCER ET DE PREDICTION DE REPONSE DU CANCER A UN TRAITEMENT A LA DENDROGENINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP2782923B1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canada, N° de brevet: CA2968002A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773181v1</w:t>
+                <w:t xml:space="preserve">inserm-04773858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
+                <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -14478,69 +14478,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mexico, Patent n° : MX343787B. 2016</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP2782923B1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773308v1</w:t>
+                <w:t xml:space="preserve">inserm-04773181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
               </w:r>
@@ -15354,51 +15354,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">СПОСОБ ПОЛУЧЕНИЯ ПРОИЗВОДНЫХ СТЕРИНА</w:t>
+                <w:t xml:space="preserve">КИСЛОТНО-АДДИТИВНЫЕ СОЛИ 5α-ГИДРОКСИ-6β-[2-(1H-ИМИДАЗОЛ-4-ИЛ)ЭТИЛАМИНО]ХОЛЕСТАН-3β-ОЛА</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -15413,284 +15413,284 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : RU2014125435A. 2015</w:t>
+              <w:t xml:space="preserve">Russia, Patent n° : RU2014119929A. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773440v1</w:t>
+                <w:t xml:space="preserve">inserm-04772821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASIQUES POUR LE TRAITEMENT DE TUMEURS CHIMIOSENSIBLES OU CHIMIORÉSISTANTES</w:t>
+                <w:t xml:space="preserve">СПОСОБ ПОЛУЧЕНИЯ ПРОИЗВОДНЫХ СТЕРИНА</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2015032838A1. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : RU2014125435A. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773825v1</w:t>
+                <w:t xml:space="preserve">inserm-04773440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">КИСЛОТНО-АДДИТИВНЫЕ СОЛИ 5α-ГИДРОКСИ-6β-[2-(1H-ИМИДАЗОЛ-4-ИЛ)ЭТИЛАМИНО]ХОЛЕСТАН-3β-ОЛА</w:t>
+                <w:t xml:space="preserve">DENDROGÉNINE A ET AGENTS ANTINÉOPLASIQUES POUR LE TRAITEMENT DE TUMEURS CHIMIOSENSIBLES OU CHIMIORÉSISTANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Récher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Russia, Patent n° : RU2014119929A. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2015032838A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772821v1</w:t>
+                <w:t xml:space="preserve">inserm-04773825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
@@ -16436,69 +16436,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mexico, Patent n° : MX2014006303A. 2014</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2014309417A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773301v1</w:t>
+                <w:t xml:space="preserve">inserm-04772885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACID ADDITION SALTS OF 5α-HYDROXY-6β-[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3β-OL</w:t>
               </w:r>
@@ -16781,51 +16781,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid addition salts of 5alpha-hydroxy-6beta-[2-(1H-imidazol-4-yl)ethylamino]cholestan-3beta-ol</w:t>
+                <w:t xml:space="preserve">５α−ヒドロキシ−６β−［２−（１Ｈ−イミダゾール−４−イル）エチルアミノ］コレスタン−３β−オールの酸付加塩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -16840,93 +16840,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : AU2012324980A1. 2014</w:t>
+              <w:t xml:space="preserve">Japan, Patent n° : JP2014530245A. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772297v1</w:t>
+                <w:t xml:space="preserve">inserm-04772775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">５α−ヒドロキシ−６β−［２−（１Ｈ−イミダゾール−４−イル）エチルアミノ］コレスタン−３β−オールの酸付加塩</w:t>
+                <w:t xml:space="preserve">Acid addition salts of 5alpha-hydroxy-6beta-[2-(1H-imidazol-4-yl)ethylamino]cholestan-3beta-ol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -16941,69 +16941,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Japan, Patent n° : JP2014530245A. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : AU2012324980A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772775v1</w:t>
+                <w:t xml:space="preserve">inserm-04772297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESS FOR THE PREPARATION OF STEROL DERIVATIVES</w:t>
               </w:r>
@@ -17042,93 +17042,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2014309417A1. 2014</w:t>
+              <w:t xml:space="preserve">Mexico, Patent n° : MX2014006303A. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772885v1</w:t>
+                <w:t xml:space="preserve">inserm-04773301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
+                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALPHA-HYDROXY-6BETA-[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3BETA-OL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -17143,93 +17143,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : CN104039807A. 2014</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2014274984A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773135v1</w:t>
+                <w:t xml:space="preserve">inserm-04772841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
+                <w:t xml:space="preserve">Process for the preparation of sterol derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -17244,93 +17244,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP2782923A1. 2014</w:t>
+              <w:t xml:space="preserve">China, Patent n° : CN104039807A. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773167v1</w:t>
+                <w:t xml:space="preserve">inserm-04773135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACID ADDITION SALTS OF 5ALPHA-HYDROXY-6BETA-[2-(1H-IMIDAZOL-4-YL)ETHYLAMINO]CHOLESTAN-3BETA-OL</w:t>
+                <w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -17345,69 +17345,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2014274984A1. 2014</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP2782923A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772841v1</w:t>
+                <w:t xml:space="preserve">inserm-04773167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid addition salts of 5[alpha]-hydroxy-6[beta]-[2-(1h-imidazol-4-yl)ethylamino]cholestan-3[beta]-ol</w:t>
               </w:r>
@@ -17791,51 +17791,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELS D'ADDITION D'ACIDE DE 5Alpha-HYDROXY-6Beta-[2-(1H-IMIDAZOL-4-YL)- ÉTHYLAMINO]CHOLESTAN-3Beta-OL</w:t>
+                <w:t xml:space="preserve">PROCÉDÉ POUR LA PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -17850,69 +17850,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2013057148A1. 2013</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2013076257A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772848v1</w:t>
+                <w:t xml:space="preserve">inserm-04773460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE POUR LA PREPARATION DE DERIVES DE STEROL</w:t>
               </w:r>
@@ -17993,51 +17993,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ POUR LA PRÉPARATION DE DÉRIVÉS DE STÉROL</w:t>
+                <w:t xml:space="preserve">SELS D'ADDITION D'ACIDE DE 5Alpha-HYDROXY-6Beta-[2-(1H-IMIDAZOL-4-YL)- ÉTHYLAMINO]CHOLESTAN-3Beta-OL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
@@ -18052,69 +18052,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paillasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2013076257A1. 2013</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2013057148A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04773460v1</w:t>
+                <w:t xml:space="preserve">inserm-04772848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELS D'ADDITION D'ACIDE DE 5'-HYDROXY-6'-[2-(1H-IMIDAZOL-4-YL)- ETHYLAMINO]CHOLESTAN-3'-OL</w:t>
               </w:r>
@@ -18283,216 +18283,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoalkyl sterol compounds having an anti-tumoral and neuroprotective activity</w:t>
+                <w:t xml:space="preserve">DETECTION DE L'ETAT ONCOGENE DE CELLULES HUMAINES OU DE MAMMIFERES PAR PRESENCE D'UN MARQUEUR ET EVALUATION DE L'ACTIVITE D'UN MEDICAMENT PAR DOSAGE DUDIT MARQUEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : US7947668B2. 2011</w:t>
+              <w:t xml:space="preserve">France, Patent n° : FR2947340B1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772230v1</w:t>
+                <w:t xml:space="preserve">inserm-04772274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION DE L'ETAT ONCOGENE DE CELLULES HUMAINES OU DE MAMMIFERES PAR PRESENCE D'UN MARQUEUR ET EVALUATION DE L'ACTIVITE D'UN MEDICAMENT PAR DOSAGE DUDIT MARQUEUR</w:t>
+                <w:t xml:space="preserve">Aminoalkyl sterol compounds having an anti-tumoral and neuroprotective activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR2947340B1. 2011</w:t>
+              <w:t xml:space="preserve">France, Patent n° : US7947668B2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772274v1</w:t>
+                <w:t xml:space="preserve">inserm-04772230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODES POUR DETERMINER L'ETAT ONCOGENIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET METHODES POUR TRAITER LE CANCER</w:t>
               </w:r>
@@ -18573,216 +18573,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODES POUR DÉTERMINER L'ÉTAT ONCOGÉNIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET MÉTHODES POUR TRAITER LE CANCER</w:t>
+                <w:t xml:space="preserve">Aminoalkylsterol compounds having antitumor and neuroprotective activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2010149941A1. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : JP4601297B2. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772286v1</w:t>
+                <w:t xml:space="preserve">inserm-04772227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoalkylsterol compounds having antitumor and neuroprotective activity</w:t>
+                <w:t xml:space="preserve">MÉTHODES POUR DÉTERMINER L'ÉTAT ONCOGÉNIQUE D'UNE CELLULE, LEURS APPLICATIONS, ET MÉTHODES POUR TRAITER LE CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paillasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : JP4601297B2. 2010</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2010149941A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772227v1</w:t>
+                <w:t xml:space="preserve">inserm-04772286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMINOALKYL STEROL COMPOUNDS HAVING AN ANTI-TUMORAL AND NEUROPROTECTIVE ACTIVITY</w:t>
               </w:r>
@@ -20138,527 +20138,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate, a non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oxysterol dendrogenin A increases the activation of migratory dendritic cells by acting through the LXRβ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ENOR symposium : Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05029639v1</w:t>
+                <w:t xml:space="preserve">inserm-05029673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and structural evidences that the human glutathion S-transferase A1 catalyzes the biosynthesis of dendrogenins.</w:t>
+                <w:t xml:space="preserve">Metabolic switching from tumor promoter activities of oncosterone and 27-hydroxycholesterol to 27-hydroxy-oncosterone with antiproliferative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Friedrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lütjohann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029665v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic switching from tumor promoter activities of oncosterone and 27-hydroxycholesterol to 27-hydroxy-oncosterone with antiproliferative properties</w:t>
+                <w:t xml:space="preserve">Biochemical and structural evidences that the human glutathion S-transferase A1 catalyzes the biosynthesis of dendrogenins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dieter Lütjohann</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ndikoum-Matip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029635v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxysterol dendrogenin A increases the activation of migratory dendritic cells by acting through the LXRβ.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laly Pucheu</w:t>
+                <w:t xml:space="preserve">Chemical synthesis and biochemical properties of cholestane-5α,6β-diol-3-sulfonate, a non-hydrolysable analogue of cholestane-5α,6β-diol-3β-sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Medina</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ENOR symposium, Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
+              <w:t xml:space="preserve">12th ENOR symposium : Importance of Oxysterols in Nutrition, Cancer, and Other Degenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05029673v1</w:t>
+                <w:t xml:space="preserve">inserm-05029639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and cellular evaluation of new bi-specific estrogen receptor modulators and ACAT/SOAT inhibitors as anticancer agents</w:t>
               </w:r>
@@ -20933,51 +20933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined OCDO/DDA extraction and quantification method for a fast and accurate HPLC-MS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21097,51 +21097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ndikoum-Matip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maveyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21177,273 +21177,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined OCDO/DDA extraction and quantification method for a fast and accurate determination of a carcinogenic metabolic deregulation in patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+                <w:t xml:space="preserve">Reprogramming tumor cells with the oxysterol, dendrogenin A, to release immunogenic anti-tumor small extracellular vesicles enriched in exosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ENOR symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05029775v1</w:t>
+                <w:t xml:space="preserve">inserm-05029772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogramming tumor cells with the oxysterol, dendrogenin A, to release immunogenic anti-tumor small extracellular vesicles enriched in exosomes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laly Pucheu</w:t>
+                <w:t xml:space="preserve">A combined OCDO/DDA extraction and quantification method for a fast and accurate determination of a carcinogenic metabolic deregulation in patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Allal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ENOR symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029772v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis and biological properties of cholestane-5α,6β-diol-3-sulfonate, a non-hydrolyzable analogue of cholestane-5α,6β-diol-3-O-sulfate</w:t>
               </w:r>
@@ -21481,51 +21481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ENOR symposium (European Network for Oxysterol Research)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2022, Oslo, Norway</w:t>
@@ -21701,51 +21701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadijetou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21794,351 +21794,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05029825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side chain hydroxylation of cholestane-3β,5α,6β-triol and Oncosterone lead to the production of new endogenous oxysterols potentially involved in breast cancer development.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regis Soules</w:t>
+                <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th ENOR annual symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Oslo / Virtual, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05029836v1</w:t>
+                <w:t xml:space="preserve">inserm-05029135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of oncosterone biosynthesis as a new pharmacological anticancer strategy in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabea Bartölke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ENOR annual symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENOR, Sep 2021, Oslo / Virtual, Norway</w:t>
+              <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05029135v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05029843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of oncosterone biosynthesis as a new pharmacological anticancer strategy in breast cancer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Side chain hydroxylation of cholestane-3β,5α,6β-triol and Oncosterone lead to the production of new endogenous oxysterols potentially involved in breast cancer development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Soules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05029843v1</w:t>
+                <w:t xml:space="preserve">inserm-05029836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a cholesterol metabolic switch controlling breast carcinogenesis</w:t>
               </w:r>
@@ -22150,77 +22150,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Soules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ENOR Symposium – Web Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENOR, Sep 2021, Web Conf, United Kingdom</w:t>
@@ -22283,69 +22283,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">, ENOR, Sep 2019, Edimburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05029857v1</w:t>
+                <w:t xml:space="preserve">inserm-05029141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and pharmacological characterization of the enzyme responsible for the biosynthesis of 6-oxo-cholestan-3β-5α-diol (OCDO), a carcinogenic oxysterol</w:t>
               </w:r>
@@ -22365,112 +22365,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Silvente-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ENOR SYMPOSIUM, Metabolism and Oxysterols: Therapeutics for Lifelong Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENOR, Sep 2019, Edimburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">, ENOR, Sep 2019, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05029141v1</w:t>
+                <w:t xml:space="preserve">inserm-05029857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and cellular evaluation of new bi-specific estrogen receptor modulators and ACAT inhibitors as anticancer agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caze-Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22922,51 +22922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente&#8208;poirot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.70420" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gressein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2026.03.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2025.102967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soul&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Friedrichs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soul&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;tjohann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03629546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2022.101615" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2116175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03402255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rochotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Medina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijetou Diallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc&#8208;claustre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03086999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc Claustre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.159069407.75369904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Mouchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Serhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Segala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071725" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Epifano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rives" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.03.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105443" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Taddeo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preziuso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fiorito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soules" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Audouard-Combe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc-Claustre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9W5CRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauriaud-Mallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Vija-Racaru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brillouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mallinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105390" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.01.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-1487" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Wakelam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.E086173" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poirot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1425059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Owen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines6010021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiggi Iuliano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Voisin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2016.06.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leignadier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.06.120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01948-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iuliano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Netter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Nagarathinam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707965114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150716114912" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-0VW1K9ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1252787" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.10.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.138" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden A. M. Khalifa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Erlandsson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham R. El-Seedi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.12.134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bustany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1066" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.02.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Boyes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.06.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SVCF757-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mhamdi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2835" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXLH4ZG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LP0ZS0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M023689" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6BPSKFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743466v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R. Weichselbaum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.09.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XPCGX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.07.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB8B2CN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Subra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K4JTGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S&#233;gala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Brillouet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05V35154-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lambeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M003657" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre-Voegtl&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Coulais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRNKZ0H8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Segala" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Poirot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002922107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Delord" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.05.031" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N92V18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boubekeur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terc&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.62" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519146v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M800668-JLR200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901063e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.5.7.9820" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0507" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paillasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraeve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.029967" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.106.104349" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vaysse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18061.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bosser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.103.060426" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kedjouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405230200" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillefer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.5.973" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buscail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206823" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Escrieut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Archer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108563200" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Escrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974769v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Poosti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Di Malta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gagne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galleyrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.58.6.1381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974763v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Kowalski-Chauvel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Dufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moroder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M909801199" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.29.20457" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Escherich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.33.23191" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Buisson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.11.2347" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357491v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goullieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.23.14380" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974746v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wank" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.54.2.364" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974735v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pisegna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Tarasova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.29.18179" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974732v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.25.14698" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaysse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)93296-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110314v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773991v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773942v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773893v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773745v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773150v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773867v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773847v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773906v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773861v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773222v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773704v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772921v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772907v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773868v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773829v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773842v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772284v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773835v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773268v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773695v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773858v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773308v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773449v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773739v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773700v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773484v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772270v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773852v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773751v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772282v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773440v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772821v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772791v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773250v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773467v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772280v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773301v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772786v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773292v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773447v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772885v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773135v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773167v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772841v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772895v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772266v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773285v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772848v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772952v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773460v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772236v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772230v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772274v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772259v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772286v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772185v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772212v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772197v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772177v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772249v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772202v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345161v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Medina" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05329469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317348v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084874v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyn Owen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Akdad" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811907-5.00001-4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029268v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029054v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029639v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029635v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029673v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029116v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029741v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029775v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Allal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029772v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029757v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029763v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029825v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029836v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Lalande" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029135v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029843v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Bart&#246;lke" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029857v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029141v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029849v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774192v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente&#8208;poirot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.70420" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05495718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Record" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silia Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Pucheu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05553790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gressein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2026.03.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05394944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2025.102967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soul&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Friedrichs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soul&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;tjohann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03629546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2022.101615" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2116175" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03649213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Attia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03402255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rochotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03394464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Medina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijetou Diallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc&#8208;claustre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03086999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de M&#233;dina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc Claustre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.159069407.75369904" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Mouchel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Serhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102933" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Segala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071725" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Genovese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Epifano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rives" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.03.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Taddeo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preziuso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fiorito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soules" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Audouard-Combe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huc-Claustre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105447" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9W5CRD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauriaud-Mallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Vija-Racaru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Brillouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mallinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.105390" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. O. Wakelam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.E086173" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.01.046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-1487" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poirot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1425059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Owen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines6010021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noguer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iuliano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zerbinati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leignadier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Netter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Nagarathinam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiggi Iuliano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Voisin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2016.06.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.06.120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01948-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707965114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caze-Subra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00287" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867322666150716114912" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-0VW1K9ZG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1252787" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.138" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2013.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden A. M. Khalifa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Erlandsson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham R. El-Seedi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.12.134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Paillasse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Boyes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.06.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SVCF757-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00823974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mhamdi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2835" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.02.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bustany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1066" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2013.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXLH4ZG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LP0ZS0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M023689" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00822284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.10.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6BPSKFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743466v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R. Weichselbaum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.09.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XPCGX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2012.07.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB8B2CN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Subra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.02.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K4JTGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S&#233;gala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Brillouet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.05.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05V35154-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lambeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M003657" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dorbes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre-Voegtl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Coulais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.09.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRNKZ0H8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519159v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Segala" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Poirot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002922107" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahta Mazaheri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.110.065250" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Delord" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.05.031" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0N92V18-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901063e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.5.7.9820" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amouroux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M800668-JLR200" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boubekeur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terc&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.62" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-08-0507" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00519168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paillasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraeve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.029967" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.106.104349" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vaysse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18061.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bernad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bosser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pipy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.103.060426" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kedjouar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405230200" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillefer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.5.973" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pyronnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Buscail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206823" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Escrieut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Archer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M108563200" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Escrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974769v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Poosti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Di Malta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gagne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galleyrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.58.6.1381" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974763v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Kowalski-Chauvel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Dufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moroder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M909801199" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357552v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.29.20457" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Escherich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.33.23191" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Buisson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.8.11.2347" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974746v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wank" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.54.2.364" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357491v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goullieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.23.14380" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974735v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pisegna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Tarasova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.29.18179" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974732v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.25.14698" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04974698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaysse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)93296-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poirot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05110310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773991v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773942v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04842549v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773893v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773745v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773723v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773847v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773906v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773867v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773150v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773861v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773222v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773868v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773829v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773842v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772921v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772907v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772804v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772284v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773835v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773268v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773871v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773695v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773308v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773858v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773181v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773449v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773739v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773700v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773484v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772270v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773852v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773751v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772282v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772821v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773440v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773825v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773546v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772791v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773250v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773467v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772280v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772885v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772786v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773292v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773447v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772775v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772297v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773301v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772841v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773167v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772895v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772266v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773285v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773460v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772952v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772848v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772236v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772230v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772259v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772227v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772286v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772185v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772212v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772197v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772177v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772249v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772202v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345161v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Medina" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05329469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04317348v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43883-7_8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03084874v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyn Owen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Akdad" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Bouhali" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811907-5.00001-4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029268v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029054v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029673v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029635v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ndikoum-Matip" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Soules" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029639v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029726v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029116v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029741v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029750v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maveyraud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029772v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029775v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Allal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029757v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029763v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029825v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029135v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029843v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabea Bart&#246;lke" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029836v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Lalande" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029820v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Barrett" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029141v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029857v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029855v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05029849v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04774192v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>