--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -355,174 +355,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter et archiver en territoire transfrontalier</w:t>
+                <w:t xml:space="preserve">Devevey Éléonore, Terrains d’entente. Anthropologues et écrivains dans la seconde moitié du XXe siècle. Dijon, Les Presses du réel, 2021, 464 p., bibl. (&amp;quot;Œuvres en sociétés&amp;quot;).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249 (1), pp.142-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892430v1</w:t>
+                <w:t xml:space="preserve">hal-04523905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devevey Éléonore, Terrains d’entente. Anthropologues et écrivains dans la seconde moitié du XXe siècle. Dijon, Les Presses du réel, 2021, 464 p., bibl. (&amp;quot;Œuvres en sociétés&amp;quot;).</w:t>
+                <w:t xml:space="preserve">Collecter et archiver en territoire transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (Patrimonialisation et revival de l’oralité musicale : France – Italie, 1960-2020), https://journals.openedition.org/insitu/43578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w7r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523905v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’anthropologie dans l’étude sonore des espaces religieux</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A52D26B4"/>
+    <w:nsid w:val="D57AFC6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-teixido" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0856-4383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08051684X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Teixido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bx6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0456" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gamboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.201.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gamboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ripoll-Hurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Comisso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;vrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ass&#233;mat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190859633.013.37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-teixido" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0856-4383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08051684X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Teixido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bx6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0456" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gamboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.201.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gamboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ripoll-Hurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Comisso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;vrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ass&#233;mat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190859633.013.37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>