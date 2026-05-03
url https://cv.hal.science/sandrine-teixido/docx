--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -355,174 +355,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devevey Éléonore, Terrains d’entente. Anthropologues et écrivains dans la seconde moitié du XXe siècle. Dijon, Les Presses du réel, 2021, 464 p., bibl. (&amp;quot;Œuvres en sociétés&amp;quot;).</w:t>
+                <w:t xml:space="preserve">Collecter et archiver en territoire transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (Patrimonialisation et revival de l’oralité musicale : France – Italie, 1960-2020), https://journals.openedition.org/insitu/43578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w7r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523905v1</w:t>
+                <w:t xml:space="preserve">hal-04892430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter et archiver en territoire transfrontalier</w:t>
+                <w:t xml:space="preserve">Devevey Éléonore, Terrains d’entente. Anthropologues et écrivains dans la seconde moitié du XXe siècle. Dijon, Les Presses du réel, 2021, 464 p., bibl. (&amp;quot;Œuvres en sociétés&amp;quot;).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249 (1), pp.142-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12w7r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04892430v1</w:t>
+                <w:t xml:space="preserve">hal-04523905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’anthropologie dans l’étude sonore des espaces religieux</w:t>
               </w:r>
@@ -640,343 +640,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating in a Haunted Landscape: a Tool at Morro do Bumba</w:t>
+                <w:t xml:space="preserve">A tale as a tool. Enquête sur le maelström et le « devenir-abîme » des mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista MESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, pp.176-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.15678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523496v1</w:t>
+                <w:t xml:space="preserve">hal-04521506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du violon au cœur des transferts culturels », A propos de Luc CHARLES-DOMINIQUE, Les bandes de violon en Europe. Cinq siècles de transferts culturels. Des anciens ménétriers aux Tsiganes d’Europe centrale, Turnhout, Brepols Publishers, 2018, 676 p.</w:t>
+                <w:t xml:space="preserve">Navigating in a Haunted Landscape: a Tool at Morro do Bumba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista MESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523878v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire surgir des mondes. Ethnographie de deux créations musicales à Paris et à Mulhouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 51 (1), pp.161-175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale as a tool. Enquête sur le maelström et le « devenir-abîme » des mondes</w:t>
+                <w:t xml:space="preserve">« Du violon au cœur des transferts culturels », A propos de Luc CHARLES-DOMINIQUE, Les bandes de violon en Europe. Cinq siècles de transferts culturels. Des anciens ménétriers aux Tsiganes d’Europe centrale, Turnhout, Brepols Publishers, 2018, 676 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75, pp.176-179. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 51 (2), pp.456-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.15678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521506v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cherubini (dir.) Patrimoine et identités locales. Enjeux touristiques, ethnologiques et muséographiques Paris, L’Harmattan, coll. « Anthropologie du monde occidental », 2017, 240 p.</w:t>
               </w:r>
@@ -1135,96 +1135,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sensory ethnography and modes of attention in the struggle against the establishment of an extractive activity in Minas Gerais (Brazil)”</w:t>
+                <w:t xml:space="preserve">Where is the place Coyote made? Imagining new ways of telling stories with Ursula K. Le Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP : Critical ethnography of mining encounters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martin Cavero Castillo; Inés Calvo Valenzuela; Pia Bailleul; Kyra Grieco., Sep 2024, Paris MSH Paris Nord, France</w:t>
+              <w:t xml:space="preserve">"Gender &amp; Climate: Ecofeminism &amp; futre" séminaire#3 Out of Metropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Double Dummies, Jun 2024, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889027v1</w:t>
+                <w:t xml:space="preserve">hal-04892402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire le territoire à partir des mondes musicaux</w:t>
               </w:r>
@@ -1355,523 +1355,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tale as a Tool : Enquêtes, Assemblées et Assemblages</w:t>
+                <w:t xml:space="preserve">“Sensory ethnography and modes of attention in the struggle against the establishment of an extractive activity in Minas Gerais (Brazil)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matérialité, heuristique et écologie de la recherche-création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aline Wiame; Maud Hagelstein, Jun 2024, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">WORKSHOP : Critical ethnography of mining encounters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Cavero Castillo; Inés Calvo Valenzuela; Pia Bailleul; Kyra Grieco., Sep 2024, Paris MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892411v1</w:t>
+                <w:t xml:space="preserve">hal-04889027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is the place Coyote made? Imagining new ways of telling stories with Ursula K. Le Guin</w:t>
+                <w:t xml:space="preserve">A Tale as a Tool : Enquêtes, Assemblées et Assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Gender &amp; Climate: Ecofeminism &amp; futre" séminaire#3 Out of Metropolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Double Dummies, Jun 2024, Arles, France</w:t>
+              <w:t xml:space="preserve">Matérialité, heuristique et écologie de la recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aline Wiame; Maud Hagelstein, Jun 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892402v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fait Latour à l’écriture ethnographique ?</w:t>
+                <w:t xml:space="preserve">A tale as a tool: investigation on Edgar Allan Poe’s maelstrom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que fait Latour à nos pratiques ? Une semaine d’enquêtes en hommage à Bruno Latour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aline Wiame; Ruben Rueda Lastres, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Panel “Maritime Poe: Seafaring, Oceanic, and other “blue” studies”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Margarida Isabel De Oliveira Va Gato, May 2023, Boston (MA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524333v1</w:t>
+                <w:t xml:space="preserve">hal-04524342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale as a tool: investigation on Edgar Allan Poe’s maelstrom.</w:t>
+                <w:t xml:space="preserve">Que fait Latour à l’écriture ethnographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel “Maritime Poe: Seafaring, Oceanic, and other “blue” studies”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Margarida Isabel De Oliveira Va Gato, May 2023, Boston (MA), France</w:t>
+              <w:t xml:space="preserve">Que fait Latour à nos pratiques ? Une semaine d’enquêtes en hommage à Bruno Latour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aline Wiame; Ruben Rueda Lastres, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524342v1</w:t>
+                <w:t xml:space="preserve">hal-04524333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une anthropologie des régimes de vigilance et d’attention. Une ethnographie comparative des signaux d’alerte aux catastrophes au Brésil et en Norvège.</w:t>
+                <w:t xml:space="preserve">Por uma antropologia dos regimes de vigilância e atenção. Uma etnografia comparativa de sinais de alerta de desastres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lisst-CAS « Empreintes sonores ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Legrain; Julien Tardieu, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Instituto de Ciencias Humanas e Filosofia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simone Ponde Vassalo., Aug 2022, Niterói. Université Fédérale Fluminense, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526187v1</w:t>
+                <w:t xml:space="preserve">hal-04525947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escritas alternativas e restituição de pesquisa na interface entre arte e antropologia.</w:t>
+                <w:t xml:space="preserve">Pour une anthropologie des régimes de vigilance et d’attention. Une ethnographie comparative des signaux d’alerte aux catastrophes au Brésil et en Norvège.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universidade Estadual do Minas Gerais (UEMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lúcia Campos, Aug 2022, Belo Horizonte, MG, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire Lisst-CAS « Empreintes sonores ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Legrain; Julien Tardieu, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526180v1</w:t>
+                <w:t xml:space="preserve">hal-04526187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por uma antropologia dos regimes de vigilância e atenção. Uma etnografia comparativa de sinais de alerta de desastres.</w:t>
+                <w:t xml:space="preserve">Escritas alternativas e restituição de pesquisa na interface entre arte e antropologia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto de Ciencias Humanas e Filosofia.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simone Ponde Vassalo., Aug 2022, Niterói. Université Fédérale Fluminense, Brazil</w:t>
+              <w:t xml:space="preserve">Universidade Estadual do Minas Gerais (UEMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lúcia Campos, Aug 2022, Belo Horizonte, MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525947v1</w:t>
+                <w:t xml:space="preserve">hal-04526180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation as a last chance for Cultural Policies ?</w:t>
               </w:r>
@@ -2058,290 +2058,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l’altérité musicienne à Mulhouse.</w:t>
+                <w:t xml:space="preserve">Mulhouse, Capital of the World: the Making of Cultural diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IUAES World Congress. Musical Encounters : From Ethnographies to Entangled Histories », ss : World (of) Encouters : The Past, Present and Futur of Anthropological Knowledge.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucia Campos, Jul 2018, Florianopolis, Brésil</w:t>
+              <w:t xml:space="preserve">18th IUAES World Congress. « Making Cities, Cities in the Making: Moments of Arrival, Apropriation and Resistance » : World (of) Encouters : The Past, Present and Futur of Anthropological Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucia Campos, Jul 2018, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524574v1</w:t>
+                <w:t xml:space="preserve">hal-04525083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale as a tool</w:t>
+                <w:t xml:space="preserve">La fabrique de l’altérité musicienne à Mulhouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres arts, écologies, transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roberto Barbanti; Isabelle Ginot; Makis Solomos, Oct 2018, Paris 8, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">18th IUAES World Congress. Musical Encounters : From Ethnographies to Entangled Histories », ss : World (of) Encouters : The Past, Present and Futur of Anthropological Knowledge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucia Campos, Jul 2018, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524561v1</w:t>
+                <w:t xml:space="preserve">hal-04524574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulhouse, Capital of the World: the Making of Cultural diversity.</w:t>
+                <w:t xml:space="preserve">A tale as a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IUAES World Congress. « Making Cities, Cities in the Making: Moments of Arrival, Apropriation and Resistance » : World (of) Encouters : The Past, Present and Futur of Anthropological Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucia Campos, Jul 2018, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">Rencontres arts, écologies, transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberto Barbanti; Isabelle Ginot; Makis Solomos, Oct 2018, Paris 8, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525083v1</w:t>
+                <w:t xml:space="preserve">hal-04524561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into the Maelström.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artic Modernities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tromso, Norway, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strange Life of climate objects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ripoll-Hurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D57AFC6F"/>
+    <w:nsid w:val="88155A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-teixido" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0856-4383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08051684X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Teixido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bx6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0456" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gamboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.201.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gamboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ripoll-Hurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Comisso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;vrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ass&#233;mat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190859633.013.37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-teixido" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0856-4383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08051684X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Teixido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bx6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gamboni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.201.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gamboni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ripoll-Hurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Comisso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;vrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ass&#233;mat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190859633.013.37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>