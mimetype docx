--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -355,174 +355,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter et archiver en territoire transfrontalier</w:t>
+                <w:t xml:space="preserve">Devevey Éléonore, Terrains d’entente. Anthropologues et écrivains dans la seconde moitié du XXe siècle. Dijon, Les Presses du réel, 2021, 464 p., bibl. (&amp;quot;Œuvres en sociétés&amp;quot;).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249 (1), pp.142-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892430v1</w:t>
+                <w:t xml:space="preserve">hal-04523905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devevey Éléonore, Terrains d’entente. Anthropologues et écrivains dans la seconde moitié du XXe siècle. Dijon, Les Presses du réel, 2021, 464 p., bibl. (&amp;quot;Œuvres en sociétés&amp;quot;).</w:t>
+                <w:t xml:space="preserve">Collecter et archiver en territoire transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (Patrimonialisation et revival de l’oralité musicale : France – Italie, 1960-2020), https://journals.openedition.org/insitu/43578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w7r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523905v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’anthropologie dans l’étude sonore des espaces religieux</w:t>
               </w:r>
@@ -640,343 +640,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale as a tool. Enquête sur le maelström et le « devenir-abîme » des mondes</w:t>
+                <w:t xml:space="preserve">Navigating in a Haunted Landscape: a Tool at Morro do Bumba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista MESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521506v1</w:t>
+                <w:t xml:space="preserve">hal-04523496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating in a Haunted Landscape: a Tool at Morro do Bumba</w:t>
+                <w:t xml:space="preserve">Faire surgir des mondes. Ethnographie de deux créations musicales à Paris et à Mulhouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista MESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 51 (1), pp.161-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523496v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire surgir des mondes. Ethnographie de deux créations musicales à Paris et à Mulhouse.</w:t>
+                <w:t xml:space="preserve">« Du violon au cœur des transferts culturels », A propos de Luc CHARLES-DOMINIQUE, Les bandes de violon en Europe. Cinq siècles de transferts culturels. Des anciens ménétriers aux Tsiganes d’Europe centrale, Turnhout, Brepols Publishers, 2018, 676 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 51 (1), pp.161-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.211.0161⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Vol. 51 (2), pp.456-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521555v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du violon au cœur des transferts culturels », A propos de Luc CHARLES-DOMINIQUE, Les bandes de violon en Europe. Cinq siècles de transferts culturels. Des anciens ménétriers aux Tsiganes d’Europe centrale, Turnhout, Brepols Publishers, 2018, 676 p.</w:t>
+                <w:t xml:space="preserve">A tale as a tool. Enquête sur le maelström et le « devenir-abîme » des mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 51 (2), pp.456-462. </w:t>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, pp.176-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.212.0456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tc.15678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523878v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cherubini (dir.) Patrimoine et identités locales. Enjeux touristiques, ethnologiques et muséographiques Paris, L’Harmattan, coll. « Anthropologie du monde occidental », 2017, 240 p.</w:t>
               </w:r>
@@ -1135,96 +1135,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is the place Coyote made? Imagining new ways of telling stories with Ursula K. Le Guin</w:t>
+                <w:t xml:space="preserve">“Sensory ethnography and modes of attention in the struggle against the establishment of an extractive activity in Minas Gerais (Brazil)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Gender &amp; Climate: Ecofeminism &amp; futre" séminaire#3 Out of Metropolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Double Dummies, Jun 2024, Arles, France</w:t>
+              <w:t xml:space="preserve">WORKSHOP : Critical ethnography of mining encounters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Cavero Castillo; Inés Calvo Valenzuela; Pia Bailleul; Kyra Grieco., Sep 2024, Paris MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892402v1</w:t>
+                <w:t xml:space="preserve">hal-04889027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire le territoire à partir des mondes musicaux</w:t>
               </w:r>
@@ -1355,523 +1355,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sensory ethnography and modes of attention in the struggle against the establishment of an extractive activity in Minas Gerais (Brazil)”</w:t>
+                <w:t xml:space="preserve">A Tale as a Tool : Enquêtes, Assemblées et Assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP : Critical ethnography of mining encounters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martin Cavero Castillo; Inés Calvo Valenzuela; Pia Bailleul; Kyra Grieco., Sep 2024, Paris MSH Paris Nord, France</w:t>
+              <w:t xml:space="preserve">Matérialité, heuristique et écologie de la recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aline Wiame; Maud Hagelstein, Jun 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889027v1</w:t>
+                <w:t xml:space="preserve">hal-04892411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tale as a Tool : Enquêtes, Assemblées et Assemblages</w:t>
+                <w:t xml:space="preserve">Where is the place Coyote made? Imagining new ways of telling stories with Ursula K. Le Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matérialité, heuristique et écologie de la recherche-création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aline Wiame; Maud Hagelstein, Jun 2024, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">"Gender &amp; Climate: Ecofeminism &amp; futre" séminaire#3 Out of Metropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Double Dummies, Jun 2024, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892411v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale as a tool: investigation on Edgar Allan Poe’s maelstrom.</w:t>
+                <w:t xml:space="preserve">Que fait Latour à l’écriture ethnographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel “Maritime Poe: Seafaring, Oceanic, and other “blue” studies”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Margarida Isabel De Oliveira Va Gato, May 2023, Boston (MA), France</w:t>
+              <w:t xml:space="preserve">Que fait Latour à nos pratiques ? Une semaine d’enquêtes en hommage à Bruno Latour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aline Wiame; Ruben Rueda Lastres, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524342v1</w:t>
+                <w:t xml:space="preserve">hal-04524333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fait Latour à l’écriture ethnographique ?</w:t>
+                <w:t xml:space="preserve">A tale as a tool: investigation on Edgar Allan Poe’s maelstrom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que fait Latour à nos pratiques ? Une semaine d’enquêtes en hommage à Bruno Latour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aline Wiame; Ruben Rueda Lastres, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Panel “Maritime Poe: Seafaring, Oceanic, and other “blue” studies”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Margarida Isabel De Oliveira Va Gato, May 2023, Boston (MA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524333v1</w:t>
+                <w:t xml:space="preserve">hal-04524342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por uma antropologia dos regimes de vigilância e atenção. Uma etnografia comparativa de sinais de alerta de desastres.</w:t>
+                <w:t xml:space="preserve">Pour une anthropologie des régimes de vigilance et d’attention. Une ethnographie comparative des signaux d’alerte aux catastrophes au Brésil et en Norvège.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto de Ciencias Humanas e Filosofia.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simone Ponde Vassalo., Aug 2022, Niterói. Université Fédérale Fluminense, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire Lisst-CAS « Empreintes sonores ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Legrain; Julien Tardieu, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525947v1</w:t>
+                <w:t xml:space="preserve">hal-04526187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une anthropologie des régimes de vigilance et d’attention. Une ethnographie comparative des signaux d’alerte aux catastrophes au Brésil et en Norvège.</w:t>
+                <w:t xml:space="preserve">Escritas alternativas e restituição de pesquisa na interface entre arte e antropologia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lisst-CAS « Empreintes sonores ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Legrain; Julien Tardieu, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Universidade Estadual do Minas Gerais (UEMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lúcia Campos, Aug 2022, Belo Horizonte, MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526187v1</w:t>
+                <w:t xml:space="preserve">hal-04526180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escritas alternativas e restituição de pesquisa na interface entre arte e antropologia.</w:t>
+                <w:t xml:space="preserve">Por uma antropologia dos regimes de vigilância e atenção. Uma etnografia comparativa de sinais de alerta de desastres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universidade Estadual do Minas Gerais (UEMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lúcia Campos, Aug 2022, Belo Horizonte, MG, Brazil</w:t>
+              <w:t xml:space="preserve">Instituto de Ciencias Humanas e Filosofia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simone Ponde Vassalo., Aug 2022, Niterói. Université Fédérale Fluminense, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526180v1</w:t>
+                <w:t xml:space="preserve">hal-04525947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation as a last chance for Cultural Policies ?</w:t>
               </w:r>
@@ -2058,290 +2058,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulhouse, Capital of the World: the Making of Cultural diversity.</w:t>
+                <w:t xml:space="preserve">La fabrique de l’altérité musicienne à Mulhouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IUAES World Congress. « Making Cities, Cities in the Making: Moments of Arrival, Apropriation and Resistance » : World (of) Encouters : The Past, Present and Futur of Anthropological Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucia Campos, Jul 2018, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">18th IUAES World Congress. Musical Encounters : From Ethnographies to Entangled Histories », ss : World (of) Encouters : The Past, Present and Futur of Anthropological Knowledge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucia Campos, Jul 2018, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525083v1</w:t>
+                <w:t xml:space="preserve">hal-04524574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de l’altérité musicienne à Mulhouse.</w:t>
+                <w:t xml:space="preserve">A tale as a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IUAES World Congress. Musical Encounters : From Ethnographies to Entangled Histories », ss : World (of) Encouters : The Past, Present and Futur of Anthropological Knowledge.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucia Campos, Jul 2018, Florianopolis, Brésil</w:t>
+              <w:t xml:space="preserve">Rencontres arts, écologies, transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberto Barbanti; Isabelle Ginot; Makis Solomos, Oct 2018, Paris 8, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524574v1</w:t>
+                <w:t xml:space="preserve">hal-04524561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale as a tool</w:t>
+                <w:t xml:space="preserve">Mulhouse, Capital of the World: the Making of Cultural diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres arts, écologies, transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roberto Barbanti; Isabelle Ginot; Makis Solomos, Oct 2018, Paris 8, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">18th IUAES World Congress. « Making Cities, Cities in the Making: Moments of Arrival, Apropriation and Resistance » : World (of) Encouters : The Past, Present and Futur of Anthropological Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucia Campos, Jul 2018, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524561v1</w:t>
+                <w:t xml:space="preserve">hal-04525083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into the Maelström.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artic Modernities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tromso, Norway, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strange Life of climate objects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Teixido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ripoll-Hurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88155A1C"/>
+    <w:nsid w:val="CFFE9214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-teixido" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0856-4383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08051684X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Teixido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bx6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gamboni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.201.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gamboni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ripoll-Hurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Comisso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;vrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ass&#233;mat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190859633.013.37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-teixido" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0856-4383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08051684X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Teixido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bx6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7r" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0456" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gamboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.15678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.201.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gamboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ripoll-Hurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Comisso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;vrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ass&#233;mat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190859633.013.37" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>