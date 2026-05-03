--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -261,486 +261,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Digital Virtual Twin for Heterogeneous Thermomechanical Experiments</w:t>
+                <w:t xml:space="preserve">Inverse identification of the hardening behavior with a fully 3D virtual fields method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Lambrughi</w:t>
+                <w:t xml:space="preserve">Miguel G Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Coppieters</w:t>
+                <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (6), </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.70020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-025-00293-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393756v1</w:t>
+                <w:t xml:space="preserve">hal-05050227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse identification of the hardening behavior with a fully 3D virtual fields method</w:t>
+                <w:t xml:space="preserve">Assessing the Potential of Heterogeneous Mechanical Tests for Sheet Metals Through Experimentally Measured Full-Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel G Oliveira</w:t>
+                <w:t xml:space="preserve">M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António Andrade-Campos</w:t>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-025-00293-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050227v1</w:t>
+                <w:t xml:space="preserve">hal-05000081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Potential of Heterogeneous Mechanical Tests for Sheet Metals Through Experimentally Measured Full-Fields</w:t>
+                <w:t xml:space="preserve">From single to multi-stage forming process of copper thin sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gonçalves</w:t>
+                <w:t xml:space="preserve">Amine Lagroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01168-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2024039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000081v1</w:t>
+                <w:t xml:space="preserve">hal-04915621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single to multi-stage forming process of copper thin sheet</w:t>
+                <w:t xml:space="preserve">Towards a Digital Virtual Twin for Heterogeneous Thermomechanical Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Lagroum</w:t>
+                <w:t xml:space="preserve">Alessandro Lambrughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+                <w:t xml:space="preserve">Sam Coppieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2024039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.70020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915621v1</w:t>
+                <w:t xml:space="preserve">hal-05393756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties on the mechanical behaviour of bronze sheets: influence on the failure in bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lagroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,90 +904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key performance indicators for heterogeneous mechanical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 264, pp.108821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,1409 +1145,1409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant material characterization for load prediction in incremental forming</w:t>
+                <w:t xml:space="preserve">On the use of the Gleeble® test as a heterogeneous test: sensitivity analysis on temperature, strain and strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdelkefi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">Bernardete Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01676-6⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1238/1/012058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631021v1</w:t>
+                <w:t xml:space="preserve">hal-03774221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Gleeble® test as a heterogeneous test: sensitivity analysis on temperature, strain and strain rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing methodologies for the calibration of advanced plasticity models for sheet metals: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Lattanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardete Coelho</w:t>
+                <w:t xml:space="preserve">Luca Morichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1238/1/012058⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774221v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing methodologies for the calibration of advanced plasticity models for sheet metals: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Rossi</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of ductile fracture for AA6061-T6 sheets at room and elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Lattanzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">João Martins</w:t>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12426⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.107201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693378v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of ductile fracture for AA6061-T6 sheets at room and elevated temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Kacem</w:t>
+                <w:t xml:space="preserve">Relevant material characterization for load prediction in incremental forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdelkefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 222, pp.107201. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01676-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649904v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of heterogeneous mechanical tests for model calibration of sheet metals</w:t>
+                <w:t xml:space="preserve">Quality of the strain state in simple shear testing using field measurement techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Oliveira</w:t>
+                <w:t xml:space="preserve">Baptiste Reyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">António Andrade-Campos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03093247211027061⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.106660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693387v1</w:t>
+                <w:t xml:space="preserve">hal-04693465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of coupled 2D and 3D effects in springback of copper alloys after deep drawing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental forming of friction-stir welded aluminium blanks: an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oliveira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">P. Carlone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Manach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.1171-1187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-021-01631-x⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1121-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-021-01628-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693480v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of the strain state in simple shear testing using field measurement techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Hérault</w:t>
+                <w:t xml:space="preserve">Influence of experimental boundary conditions on the calibration of a ductile fracture criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106660⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 248, pp.107686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693465v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental forming of friction-stir welded aluminium blanks: an integrated approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a strain path change model for a dual phase steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Yeong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carlone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Valente</w:t>
+                <w:t xml:space="preserve">Frédéric Barlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-021-01628-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.106217 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693475v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experimental boundary conditions on the calibration of a ductile fracture criterion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
+                <w:t xml:space="preserve">Mechanical properties of solution heat treated Al-Zn-Mg-Cu (7075) alloy under different cooling conditions: Analysis with full field measurement and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanmi Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myoung-Gyu Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 856, pp.158180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649896v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a strain path change model for a dual phase steel</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of a modified Johnson-Cook model using the Virtual Fields Method and a heterogeneous thermo-mechanical tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barlat</w:t>
+                <w:t xml:space="preserve">J.M.P. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 194, pp.106217 -. </w:t>
+              <w:t xml:space="preserve">, 2021, 202-203, pp.106511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493965v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of solution heat treated Al-Zn-Mg-Cu (7075) alloy under different cooling conditions: Analysis with full field measurement and finite element modeling</w:t>
+                <w:t xml:space="preserve">Evaluation of heterogeneous mechanical tests for model calibration of sheet metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanmi Moon</w:t>
+                <w:t xml:space="preserve">Miguel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myoung-Gyu Lee</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.208-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03093247211027061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693440v1</w:t>
+                <w:t xml:space="preserve">hal-04693387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a modified Johnson-Cook model using the Virtual Fields Method and a heterogeneous thermo-mechanical tensile test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of coupled 2D and 3D effects in springback of copper alloys after deep drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.X. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M.P. Martins</w:t>
+                <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 202-203, pp.106511. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1171-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-021-01631-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693452v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of elastic anisotropic thermo-dependent properties of discontinuous fiber-reinforced composites</w:t>
               </w:r>
@@ -2631,771 +2631,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Portevin-Le Châtelier effect during Erichsen test</w:t>
+                <w:t xml:space="preserve">Investigation of the key process parameters in the hot forming of a shackle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mansouri</w:t>
+                <w:t xml:space="preserve">J. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coër</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">N. Decultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-019-01511-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (7-8), pp.3209-3219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-019-04451-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693552v1</w:t>
+                <w:t xml:space="preserve">hal-04693632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the key process parameters in the hot forming of a shackle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Cochet</w:t>
+                <w:t xml:space="preserve">Calibration of anisotropic plasticity models using a biaxial test and the virtual fields method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.P. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-019-04451-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.21 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693632v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of anisotropic plasticity models using a biaxial test and the virtual fields method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">Design of heterogeneous mechanical tests: Numerical methodology and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gil Andrade-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.05.019⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485827v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical properties of flax fibre reinforced PA11 over a large frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Amenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Amenini</w:t>
+                <w:t xml:space="preserve">Julien Brocail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 171, pp.234-243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.12.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of heterogeneous mechanical tests: Numerical methodology and experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure, thermo-mechanical properties and Portevin-Le Chatelier effect in metastable β Ti-xMo alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Aquino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+                <w:t xml:space="preserve">P. Castany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12313⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 756, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693611v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, thermo-mechanical properties and Portevin-Le Chatelier effect in metastable β Ti-xMo alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Portevin-Le Châtelier effect during Erichsen test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Luo</w:t>
+                <w:t xml:space="preserve">J. Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">H. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 756, pp.61-70. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.687-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-019-01511-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122158v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of inverse identification strategies for constitutive mechanical models using full-field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. P. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,64 +3572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal characteristics of Portevin-Le Chatelier effect in Ti-Mo alloys under thermo-mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical design of a heterogeneous test for material parameters identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3793,51 +3793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatment of 34CrNiMo6 steel used for mooring shackles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,608 +3921,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modeling of Portevin-Le Chatelier instabilities under various loading paths</w:t>
+                <w:t xml:space="preserve">Prediction of failure in bending of an aluminium sheet alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Z. Mansouri</w:t>
+                <w:t xml:space="preserve">A. Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Y. Manach</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Yoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 115, pp.676-688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 119, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110750v1</w:t>
+                <w:t xml:space="preserve">hal-02110743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of failure in bending of an aluminium sheet alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pradeau</w:t>
+                <w:t xml:space="preserve">A numerical methodology to design heterogeneous mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. W. Yoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 119, pp.23-35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 107, pp.264-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.09.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110743v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical methodology to design heterogeneous mechanical tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical forming of a large sling shackle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 107, pp.264-276. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (5-8), pp.1573-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-8300-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02110772v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical forming of a large sling shackle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Decultot</w:t>
+                <w:t xml:space="preserve">Prediction of flow stress and surface roughness of stainless steel sheets considering an inhomogeneous microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cochet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 678, pp.377-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-8300-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04636544v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of flow stress and surface roughness of stainless steel sheets considering an inhomogeneous microstructure</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical modeling of Portevin-Le Chatelier instabilities under various loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Hanh Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+                <w:t xml:space="preserve">L. Z. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 678, pp.377-388. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.676-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695318v1</w:t>
+                <w:t xml:space="preserve">hal-02110750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties Involved in the Micro-forming of Ultra-thin Stainless Steel Sheets</w:t>
               </w:r>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (8), pp.3502-3515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4612,51 +4612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Springback and Twisting of Ultra‐Thin Stainless Steel U‐Shaped Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,51 +4729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material parameter identification within an integrated methodology considering anisotropy, hardening and rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101-102, pp.252-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,64 +4953,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the Cross Biaxial Test for Anisotropy Characterization Based on Heterogeneous Strain Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5070,64 +5070,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of anisotropic yield criterion with conventional tests or biaxial test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,51 +5316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 214 (4), pp.844-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5400,286 +5400,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of Portevin–Le Chatelier bands in simple shear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Manach</w:t>
+                <w:t xml:space="preserve">On the use of cyclic shear, bending and uniaxial tension–compression tests to reproduce the cyclic response of sheet metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Ghaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Laurent</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 229 (3), pp.453-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405414529122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099846v1</w:t>
+                <w:t xml:space="preserve">hal-04695457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of cyclic shear, bending and uniaxial tension–compression tests to reproduce the cyclic response of sheet metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Ghaei</w:t>
+                <w:t xml:space="preserve">Kinematics of Portevin–Le Chatelier bands in simple shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Green</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+                <w:t xml:space="preserve">J.W. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.66-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954405414529122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of nucleation and growth of voids during tensile deformation of a dual phase steel using synchrotron microtomography</w:t>
               </w:r>
@@ -5911,51 +5911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robertt Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6161,51 +6161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,51 +6290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Optimization of the Conventional Simple Shear Specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6375,1642 +6375,1642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile damage in aluminium alloy thin sheets: Correlation between micro-tomography observations and mechanical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of prestrain on the numerical simulation of the roller hemming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.07.116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 212 (2), pp.450-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987155v1</w:t>
+                <w:t xml:space="preserve">hal-00715740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Springback of Metallic Sheets at Small Strains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ductile damage in aluminium alloy thin sheets: Correlation between micro-tomography observations and mechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Volume 48 (Issue 3), pp.216-224. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 558, pp.217-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00814.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.07.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715752v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of prestrain on the numerical simulation of the roller hemming process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Investigation of Springback of Metallic Sheets at Small Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 48 (Issue 3), pp.216-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00814.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.10.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715740v1</w:t>
+                <w:t xml:space="preserve">hal-00715752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of surface defects after flanging of metallic sheets</w:t>
+                <w:t xml:space="preserve">Prediction of anisotropy and hardening for metallic sheets in tension, simple shear and biaxial tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S.L. Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 53 (Issue 5), pp.338-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715746v1</w:t>
+                <w:t xml:space="preserve">hal-00715774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of anisotropy and hardening for metallic sheets in tension, simple shear and biaxial tension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">A model of one-surface cyclic plasticity and its application to springback prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Volume 53 (Issue 5), pp.338-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Volume 53 (Issue 6), pp.425-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2011.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715774v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of one-surface cyclic plasticity and its application to springback prediction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ductile damage on the bending behaviour of aluminium alloy thin sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.G. Lee</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Volume 53 (Issue 6), pp.425-435. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 32 (Issue 4), pp.2049-2057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2011.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2010.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715762v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ductile damage on the bending behaviour of aluminium alloy thin sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Temperature on Anisotropy Properties of an Aluminium Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2010.11.050⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 51 (Number 7), pp.1185-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-010-9415-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715779v1</w:t>
+                <w:t xml:space="preserve">hal-00715790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Temperature on Anisotropy Properties of an Aluminium Alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
+                <w:t xml:space="preserve">Characterization of surface defects after flanging of metallic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Volume 51 (Number 7), pp.1185-1195. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 211 (Issue 12), pp.2062-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-010-9415-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715790v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and numerical prediction of surface defects during flanging of metallic sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (3), pp.215-223. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+              <w:t xml:space="preserve">, 2010, vol.3 (no.3), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0677-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494122v1</w:t>
+                <w:t xml:space="preserve">hal-00494394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and numerical prediction of surface defects during flanging of metallic sheets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Manach</w:t>
+                <w:t xml:space="preserve">Drawing, flanging and hemming of metallic thin sheets: A multi-step process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (6), pp.2725-2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2010.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0677-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00494394v1</w:t>
+                <w:t xml:space="preserve">hal-00472202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing, flanging and hemming of metallic thin sheets: A multi-step process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurence of strain path changes in a two-stage deep drawing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 210 (2), pp.226-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2010.01.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00472202v1</w:t>
+                <w:t xml:space="preserve">hal-00472195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence of strain path changes in a two-stage deep drawing process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.F. Menezes</w:t>
+                <w:t xml:space="preserve">Classical and roll-hemming processes of pre-strained metallic sheets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 50 (Number 7), pp.1087-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-009-9297-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.09.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00472195v1</w:t>
+                <w:t xml:space="preserve">hal-00494110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical and roll-hemming processes of pre-strained metallic sheets,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Bending Limit Prediction of an Aluminum Thin Sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Manach</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 3 (Supplement 1), pp.223-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0747-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-009-9297-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00494110v1</w:t>
+                <w:t xml:space="preserve">hal-00715797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending Limit Prediction of an Aluminum Thin Sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and numerical prediction of surface defects during flanging of metallic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Volume 3 (Supplement 1), pp.223-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0747-7⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0677-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715797v1</w:t>
+                <w:t xml:space="preserve">hal-00494122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the work-hardening of metallic sheets in bending-unbending and simple shear</w:t>
               </w:r>
@@ -8035,64 +8035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (2), pp.122-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8138,77 +8138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium alloy damage evolution for different strain paths - Application to hemming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (9), pp.1202-1214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8246,51 +8246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the work-hardening of metallic sheets using tensile and shear strain paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (5), pp.733-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8336,77 +8336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of constitutive model in springback prediction using the split-ring test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8491,51 +8491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Maoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (9), pp.1202-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8575,721 +8575,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective properties of carbon black filled natural rubber: Experiments and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of the roll hemming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Omnès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Gillet</w:t>
+                <w:t xml:space="preserve">D. Debois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 198, pp.226-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400609v1</w:t>
+                <w:t xml:space="preserve">hal-00399952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the roll hemming process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear mechanical behaviour of carbon black reinforced elastomers: experiments and multiscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Omnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Debois</w:t>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.07.004⟩</w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (5-6), pp.251-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174328908X309457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00399952v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear mechanical behaviour of carbon black reinforced elastomers: experiments and multiscale modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Effective properties of carbon black filled natural rubber: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/174328908X309457⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (7), pp.1141-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399981v1</w:t>
+                <w:t xml:space="preserve">hal-04700328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective properties of carbon black filled natural rubber: Experiments and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gillet</w:t>
+                <w:t xml:space="preserve">Material parameters identification : Gradient-based, genetic and hybrid optimization algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (2), pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.04.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04700328v1</w:t>
+                <w:t xml:space="preserve">hal-00404004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material parameters identification : Gradient-based, genetic and hybrid optimization algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.M. Chaparro</w:t>
+                <w:t xml:space="preserve">Effective properties of carbon black filled natural rubber: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.V. Fernandes</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (7), pp.1141-1149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.03.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00404004v1</w:t>
+                <w:t xml:space="preserve">hal-00400609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of a metastable autenitic stainless steel under simple and complex loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9340,51 +9340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of a metastable austenitic stainless steel under simple and complex loading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9443,77 +9443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of material parameters for internal variable thermoelastic-viscoplastic constitutive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Texeira-Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9598,77 +9598,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (11), pp.3367-3376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10711,159 +10711,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the digital twin of a multi-stage forming process for metallic sheets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Heterogeneous testing model calibration as input to virtual forming of dual phase steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numisheet 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Münich, Germany. pp.012046, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3104/1/012046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313149v1</w:t>
+                <w:t xml:space="preserve">hal-05421485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous testing model calibration as input to virtual forming of dual phase steels</w:t>
+                <w:t xml:space="preserve">Material Parameter Identification Based on Heterogeneous Testing: Validation in case of a forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Gonçalves</w:t>
@@ -10881,407 +10890,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numisheet 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3104/1/012046⟩</w:t>
+              <w:t xml:space="preserve">IDDRG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. pp.01075, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202540801075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421485v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Parameter Identification Based on Heterogeneous Testing: Validation in case of a forming process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Andrade-Campos</w:t>
+                <w:t xml:space="preserve">Towards the digital twin of a multi-stage forming process for metallic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivesh Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDDRG 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102080v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of heterogeneous mechanical tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+                <w:t xml:space="preserve">Comparison of homogeneous anisotropic hardening models in the case of the direct redrawing of a DP600 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-193⟩</w:t>
+              <w:t xml:space="preserve">43RD INTERNATIONAL DEEP DRAWING RESEARCH GROUP, IDDRG CONFERENCE, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1307/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685716v1</w:t>
+                <w:t xml:space="preserve">hal-05061993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of homogeneous anisotropic hardening models in the case of the direct redrawing of a DP600 steel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">Experimental investigation of heterogeneous mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43RD INTERNATIONAL DEEP DRAWING RESEARCH GROUP, IDDRG CONFERENCE, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+              <w:t xml:space="preserve">Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toulouse, France. pp.1742-1751, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1307/1/012029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061993v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Lubricants with Swift Cup Drawing</w:t>
               </w:r>
@@ -11306,51 +11306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11414,51 +11414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of the Elasto-Plastic Properties of Friction Stir Welded Blanks in Aluminum Alloy AA6082</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Tucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11635,90 +11635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Estimation of the 3D Reconstruction of a Displacement Field from DIC Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Guimarães Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Lattanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Braga (Portugal), Portugal. pp.2129-2136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11765,51 +11765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of forming limit curve for AA6061-T6 at room and elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11850,378 +11850,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in the volume reconstruction from stereo-DIC measurements using virtual experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rossi</w:t>
+                <w:t xml:space="preserve">Influence of temperature on the formability of an aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e conférence internationale Photomechanics – IDICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6908611⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2021 24th International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liège, Belgium, Apr 2021, Liège, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337770v1</w:t>
+                <w:t xml:space="preserve">hal-05337723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on the formability of an aluminum alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
+                <w:t xml:space="preserve">On the Elastoplastic Behavior of Friction Stir Welded Tailored Blanks for Single Point Incremental Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Carlone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2021 24th International Conference on Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/esaform21.1511⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2021 24th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liège, Apr 2021, Liège, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/esaform21.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337723v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Elastoplastic Behavior of Friction Stir Welded Tailored Blanks for Single Point Incremental Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fausto Tucci</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification in the volume reconstruction from stereo-DIC measurements using virtual experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mg Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lattanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António Andrade-Campos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierpaolo Carlone</w:t>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2021 24th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liège, Apr 2021, Liège, Belgium. </w:t>
+              <w:t xml:space="preserve">7e conférence internationale Photomechanics – IDICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/esaform21.437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6908611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337732v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Heterogeneous Tests for Sheet Metal Mechanical Behavior ESAFORM</w:t>
               </w:r>
@@ -12328,51 +12328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Guimarães Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23RD INTERNATIONAL CONFERENCE ON MATERIAL FORMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAFORM, May 2020, Cottbus (online), Germany. pp.831-838, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12406,77 +12406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Design in Welding and Incremental Forming: Material Model Calibration for Friction Stir Welded Blanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Carlone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12553,51 +12553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of Johnson-Cook Model Using Heterogeneous Thermo-Mechanical Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Peixoto Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12644,51 +12644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental forming of Titanium T40 sheet: experimental and numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12765,90 +12765,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated design in welding and incremental forming: Mechanical behavior of friction stir welded blanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carlone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAFORM, May 2019, Vitoria-Gasteiz, Spain. pp.060010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12882,77 +12882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mechanical model of titanium T40 on the predicted forces during incremental forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13025,51 +13025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAFORM, May 2019, Vitoria-Gasteiz, Spain. pp.060002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13103,77 +13103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of Anisotropic Plasticity Models with an Optimized Heterogeneous Test and the Virtual Fields Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.P. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Annual Conference on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Reno, NV, United States. pp.25-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13331,51 +13331,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a new heterogeneous mechanical test design</w:t>
+                <w:t xml:space="preserve">On the Design of Innovative Heterogeneous Tests Using a Shape Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade Campos</w:t>
@@ -13405,408 +13405,408 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming (ESAFORM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Univ Palermo, Palermo, ITALY, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069334v1</w:t>
+                <w:t xml:space="preserve">hal-02069336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Innovative Heterogeneous Tests Using a Shape Optimization Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">Strain path changes in Reverse Redrawing of DP Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming (ESAFORM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5034958⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL DEEP DRAWING RESEARCH GROUP 37TH ANNUAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDDRG, Jun 2018, Waterloo, Canada, Canada. pp.012042, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/418/1/012042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069336v1</w:t>
+                <w:t xml:space="preserve">hal-04693653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain path changes in Reverse Redrawing of DP Steels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Duval</w:t>
+                <w:t xml:space="preserve">Identification of Material Parameters or Plasticity Models A Comparative Study on the Finite Element Model Updating and the Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. P. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL DEEP DRAWING RESEARCH GROUP 37TH ANNUAL CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDDRG, Jun 2018, Waterloo, Canada, Canada. pp.012042, </w:t>
+              <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming (ESAFORM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Univ Palermo, Palermo, ITALY, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/418/1/012042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693653v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Material Parameters or Plasticity Models A Comparative Study on the Finite Element Model Updating and the Virtual Fields Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. P. Martins</w:t>
+                <w:t xml:space="preserve">Experimental validation of a new heterogeneous mechanical test design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrade Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming (ESAFORM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Univ Palermo, Palermo, ITALY, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069341v1</w:t>
+                <w:t xml:space="preserve">hal-02069334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a reverse deep drawing experiment enhancing strain path changes</w:t>
               </w:r>
@@ -13935,51 +13935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMISHEET 2018: 11TH INTERNATIONAL CONFERENCE AND WORKSHOP ON NUMERICAL SIMULATION OF 3D SHEET METAL FORMING PROCESSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUMISHEET, Jul 2018, Tokyo (Japan), Japan. pp.012124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14143,51 +14143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14212,51 +14212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the bending behavior after pre-strain of an aluminum alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14342,51 +14342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016: Proceedings of the 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAFORM, Apr 2016, Nantes, France. pp.040005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14459,51 +14459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016: Proceedings of the 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAFORM, Apr 2016, Nantes, France. pp.060007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14635,1234 +14635,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage hot forming process of shackles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cochet</w:t>
+                <w:t xml:space="preserve">Calibration of anisotropic yield criterion with conventional tests or biaxial test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Shunying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Decultot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDDRG2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446140v1</w:t>
+                <w:t xml:space="preserve">hal-01186218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of anisotropic yield criterion with conventional tests or biaxial test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guines</w:t>
+                <w:t xml:space="preserve">Multi-stage hot forming process of shackles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDDRG2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186218v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of prestrain on the occurrence of PLC effect in an Al-Mg alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Thuillier</w:t>
+                <w:t xml:space="preserve">Identification of Anisotropic Yield Criterion Parameters from a Single Biaxial Tensile Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMISHEET 2014: The 9th International Conference and Workshop on Numerical Simulation of 3D Sheet Metal Forming Processes: Part A Benchmark Problems and Results and Part B General Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4850006⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Espoo, Finland. pp.1710-1717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698681v1</w:t>
+                <w:t xml:space="preserve">hal-00992888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Anisotropic Yield Criterion Parameters from a Single Biaxial Tensile Test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+                <w:t xml:space="preserve">Twisting of sheet metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Espoo, Finland. pp.1710-1717, </w:t>
+              <w:t xml:space="preserve">NUMISHEET 2014: The 9th International Conference and Workshop on Numerical Simulation of 3D Sheet Metal Forming Processes: Part A Benchmark Problems and Results and Part B General Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Melbourne, France. pp.422-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4850005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992888v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twisting of sheet metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of prestrain on the occurrence of PLC effect in an Al-Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pham</w:t>
+                <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMISHEET 2014: The 9th International Conference and Workshop on Numerical Simulation of 3D Sheet Metal Forming Processes: Part A Benchmark Problems and Results and Part B General Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Melbourne, France. pp.422-427, </w:t>
+              <w:t xml:space="preserve">, Jan 2014, Melbourne, France. pp.428-432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4850005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4850006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698679v1</w:t>
+                <w:t xml:space="preserve">hal-04698681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrillage de tôles métalliques ultra-minces après emboutissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cong Hanh Pham</w:t>
+                <w:t xml:space="preserve">Manifestation de l'effet Portevin-Le Châtelier en cisaillement simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Coër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440504v1</w:t>
+                <w:t xml:space="preserve">hal-03440438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation de l'effet Portevin-Le Châtelier en cisaillement simple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Coër</w:t>
+                <w:t xml:space="preserve">Calibration of material parameters of anisotropic yield criterion with conventional tests and biaxial test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Laurent</w:t>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th annual ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.2111-2117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440438v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile Damage in Tension and Bending for DP980 Steel Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.110--117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of material parameters of anisotropic yield criterion with conventional tests and biaxial test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guines</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of mild steel up to rupture: characterization and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Souto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Andrade-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th annual ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00872583v1</w:t>
+                <w:t xml:space="preserve">hal-00855887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of mild steel up to rupture: characterization and validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">António Andrade-Campos</w:t>
+                <w:t xml:space="preserve">Characterization of sheet metal plastic anisotropy by cross biaxial tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Journée SF2M Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855887v1</w:t>
+                <w:t xml:space="preserve">hal-00872589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sheet metal plastic anisotropy by cross biaxial tensile test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guines</w:t>
+                <w:t xml:space="preserve">Vrillage de tôles métalliques ultra-minces après emboutissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Hanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Journée SF2M Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872589v1</w:t>
+                <w:t xml:space="preserve">hal-03440504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Ductile Damage in DP980 Steel Sheets Using Mechanical Tests and X-ray Micro-Tomography</w:t>
               </w:r>
@@ -15991,64 +15991,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface defects in sheet metal forming : a simulative laboratory device and comparison with FE analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference and Workshop on Numerical Simulation of 3D Sheet Metal Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16076,990 +16076,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-step assembly process: drawing, flanging and hemming of metallic sheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement mécanique d'un alliage d'aluminium en expansion biaxiale - Application aux courbes limite de formage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JAUM2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717168v1</w:t>
+                <w:t xml:space="preserve">hal-00951394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement mécanique d'un alliage d'aluminium en expansion biaxiale - Application aux courbes limite de formage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+                <w:t xml:space="preserve">A multi-step assembly process: drawing, flanging and hemming of metallic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAUM2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.08004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100608004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951394v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites à matrice polymère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en forme des matériaux métalliques par déformation plastique : influence du comportement matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Grèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque National de la Recherche en IUT CNRIUT 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400008v1</w:t>
+                <w:t xml:space="preserve">hal-00269038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on residual stresses and springback effect in an aluminium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical characterization of the surface defects of an automotive door</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L.F. Menezes</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garabed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference and Workshop on Numerical Simulation of 3D Sheet metal Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.773-778</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00404052v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme des matériaux métalliques par déformation plastique : influence du comportement matériel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the hemming process - Integration in the virtual design of automotive parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud Grèze</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pauvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la Recherche en IUT CNRIUT 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.8</w:t>
+              <w:t xml:space="preserve">7th International Conference and Workshop on Numerical Simulation of 3D Sheet metal Forming Processes Numisheet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269038v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of the surface defects of an automotive door</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical analysis of a two-stage deep drawing process involving strain path changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Garabed</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference and Workshop on Numerical Simulation of 3D Sheet metal Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.773-778</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Manama, Bahrain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401472v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the hemming process - Integration in the virtual design of automotive parts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites à matrice polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Pauvert</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference and Workshop on Numerical Simulation of 3D Sheet metal Forming Processes Numisheet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404095v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of a two-stage deep drawing process involving strain path changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the temperature on residual stresses and springback effect in an aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Materials and Processing Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Manama, Bahrain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2010.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404337v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear mechanical behaviour of carbon black reinforced elastomers : experiments and self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third China-Europe Symposium on Processing and Properties of Reinforced Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17084,90 +17084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle du comportement des élastomères chargés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème colloque sur la Déformation des Polymères Solides DEPOS21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17192,90 +17192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear mechanical behaviour of carbon black filled natural rubber: modelling and finite element application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17300,90 +17300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">numerical simulation of flat-surface roll hemming : influence of geometry and material model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Wadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17581,51 +17581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luís Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Filipe Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCED MATERIALS FORUM I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Portuguese Materials Society, Apr 2002, Virtual En ligne, Portugal. pp.549-554, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17659,51 +17659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Deep Drawing: Experimental and Numerical Simulation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17958,51 +17958,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis, Simulation and Prediction of Cosmetic Defects on Automotive External Panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18081,77 +18081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et prédiction de défauts d'aspect des ouvrants automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18169,77 +18169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface defects on thin sheets after flanging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18257,51 +18257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement thermomécanique d'élastomères à différents degrés de réticulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18358,77 +18358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of surface defects on automotive doors during flanging and their numerical prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100615001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18468,64 +18468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending limit prediction of an aluminum alloy thin sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Maoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18633,51 +18633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6DF24D3"/>
+    <w:nsid w:val="A6B4F54E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18864,51 +18864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-thuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1259-2456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132136503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed-spi-bzh.doctorat-bretagne.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/33/idNode/4243-4248" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lambrughi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coppieters" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Andrade-Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00293-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrade-Campos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01168-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagroum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-024-01831-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.06.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04692040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Luo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castany" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Zeng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-022-01226-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkefi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01676-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardete Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1238/1/012058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Lattanzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morichelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Martins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12426" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03093247211027061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Ha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Manach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-021-01631-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reyne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane H&#233;rault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106660" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-021-01628-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107686" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yeong Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barlat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanmi Moon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwoo Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Gyu Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.P. Martins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106511" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319889397" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Co&#235;r" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-019-01511-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04451-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.05.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Amenini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chauvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.12.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQP4QP45-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aquino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil Andrade-Campos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12313" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.04.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069343v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. P. Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.07.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Lai Zang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troufflard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Manach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jegat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8080594" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.07.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1284-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9951-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Mansouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.08.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFMW3PDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Yoon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.09.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX0KSM37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NT2SBQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8300-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Hanh Pham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29R3BVMK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Hanh Pham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2978-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Manach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201400569" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.01.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLD94KVX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.07.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9983-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.04.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZPS2ST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Pham" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.12.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FTQB4B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Yoon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.02.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R74J87NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ghaei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405414529122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Requena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leguen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.09.084" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGT0S08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1742" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Jord&#227;o Grilo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Souto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertt Valente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.936" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revil-Baudard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVWSKMV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krichen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Won Yoon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.12.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT5ZDPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2156" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987155v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.07.116" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKV6BNDK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00814.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41HC8332-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Mao&#251;t" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Port" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.07.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JB1VFQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715774v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Zang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.02.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFKXZNK5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715762v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.03.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS7PMRPZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2010.11.050" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M0N0H06-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9415-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX91WCFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Port" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0677-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494394v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472202v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2010.01.030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1K0CXC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Menezes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBND12SW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9297-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68JXWS3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715797v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0747-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonniere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabourin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.12.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7G0SCR6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDG9B948-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gr&#232;ze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.12.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR34WVQ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Mao&#251;t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.01.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3FD60C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399952v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.07.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2GKSWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399981v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328908X309457" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700328v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.04.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDZSRHJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404004v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Chaparro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Fernandes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.03.028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3DNW8ZN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399965v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall&#233;e" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700353v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.054" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNGCX2LM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399969v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Texeira-Dias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LD03KH5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiessner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.03.049" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X8QKC2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598217v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2011303" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700365v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thuillier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y Manach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Menezes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Oliveira" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00387-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3538800" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700409v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnadre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19981431" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700436v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4/199558587" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1QJKC69B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700432v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(95)90834-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M522L3J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700439v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)90022-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-930SQTSJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700446v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(93)90673-3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZST962NB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062344v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Germain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Gon&#231;alves" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade-Campos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-169" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313149v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivesh Gautam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421485v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3104/1/012046" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102080v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540801075" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04685716v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-193" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061993v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautam" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1307/1/012029" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Demazel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Briend" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-qh2392" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337766v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Tucci" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Carlone" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-3a8e45" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693431v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gon&#231;alves" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrade-Campos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012055" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337769v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guimar&#227;es Oliveira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-abe455" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649973v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012044" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337770v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Oliveira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lattanzi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6908611" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1511" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337732v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.437" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05009068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrade Campos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693606v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.259" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.327" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05009057v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Peixoto Martins" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.274" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328578v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693635v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112605" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281899v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112726" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693640v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112597" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337739v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069335v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pradeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Whan Yoon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshan Lou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034937" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069334v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aquino" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034928" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069336v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034958" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693653v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Herault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duval" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/418/1/012042" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069341v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034964" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695307v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayachi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermazi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Manach" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1063/1/012133" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693661v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1063/1/012124" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008169v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Pham" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/896/1/012109" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623688v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lopez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695331v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yoon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963451" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963427" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695330v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessi&#232;res" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963443" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110741v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Mansouri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/734/3/032056" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446140v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186218v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shunying" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698681v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850006" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992888v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1710" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698679v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850005" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440504v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440438v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Co&#235;r" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538213v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Requena" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.110" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872583v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2111" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855887v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872589v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538230v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leguen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589723" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716990v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623693" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717168v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100608004" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951394v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400008v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404052v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.04.008" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5B51ZVC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269038v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401472v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garabed" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404095v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pauvert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404337v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404092v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404098v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404081v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601014v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Wadoux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402049v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mah&#233;o" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700399v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Filipe Menezes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.230-232.549" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700393v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Oliveira" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.230-232.541" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481160v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyader" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry L'Her" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717573v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonneaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aethra Automotive Systems" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623615" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717182v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717174v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718724v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717161v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100615001" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717159v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-thuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1259-2456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132136503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed-spi-bzh.doctorat-bretagne.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/33/idNode/4243-4248" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Andrade-Campos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00293-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrade-Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01168-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagroum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lambrughi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coppieters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-024-01831-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.06.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04692040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyuan Luo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castany" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Zeng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-022-01226-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardete Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1238/1/012058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Lattanzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morichelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107201" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkefi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01676-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reyne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane H&#233;rault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106660" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-021-01628-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107686" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yeong Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barlat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106217" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanmi Moon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwoo Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Gyu Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158180" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.P. Martins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106511" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Oliveira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03093247211027061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Ha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Manach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-021-01631-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319889397" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04451-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.05.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693611v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aquino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil Andrade-Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12313" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Amenini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.12.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQP4QP45-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.04.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Co&#235;r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-019-01511-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069343v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. P. Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.07.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Lai Zang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troufflard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Manach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jegat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8080594" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.07.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1284-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9951-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Yoon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.09.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX0KSM37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NT2SBQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cochet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8300-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695318v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Hanh Pham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.101" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29R3BVMK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110750v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFMW3PDN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Hanh Pham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-2978-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Manach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201400569" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.01.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLD94KVX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.07.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9983-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.04.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZPS2ST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Pham" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.12.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FTQB4B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ghaei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405414529122" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Yoon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.02.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R74J87NW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Requena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leguen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.09.084" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXGT0S08-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1742" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Jord&#227;o Grilo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Souto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertt Valente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.936" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985576v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revil-Baudard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVWSKMV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krichen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Won Yoon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.12.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMT5ZDPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2156" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715740v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Mao&#251;t" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.10.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.07.116" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKV6BNDK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00814.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41HC8332-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Zang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Port" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.02.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFKXZNK5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715762v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.03.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS7PMRPZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2010.11.050" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M0N0H06-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715790v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9415-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DX91WCFB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JB1VFQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0677-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2010.01.030" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1K0CXC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472195v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Menezes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBND12SW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9297-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68JXWS3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715797v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0747-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Port" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonniere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabourin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.12.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7G0SCR6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDG9B948-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gr&#232;ze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.12.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR34WVQ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Mao&#251;t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.01.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3FD60C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399952v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.07.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2GKSWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399981v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328908X309457" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700328v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.04.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDZSRHJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Chaparro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Fernandes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.03.028" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3DNW8ZN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400609v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399965v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall&#233;e" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700353v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.054" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNGCX2LM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399969v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Texeira-Dias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2006.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LD03KH5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiessner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.03.049" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X8QKC2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598217v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2011303" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700365v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thuillier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y Manach" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Menezes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Oliveira" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00387-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3538800" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700409v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnadre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19981431" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700436v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canova" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4/199558587" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1QJKC69B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700432v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(95)90834-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M522L3J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700439v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)90022-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-930SQTSJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700446v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(93)90673-3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZST962NB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062344v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Germain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Gon&#231;alves" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Barret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade-Campos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-169" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3104/1/012046" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102080v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540801075" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313149v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivesh Gautam" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061993v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barlat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1307/1/012029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04685716v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-193" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Demazel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Briend" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-qh2392" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337766v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Tucci" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Carlone" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-3a8e45" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693431v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gon&#231;alves" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrade-Campos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012055" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337769v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Guimar&#227;es Oliveira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-abe455" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649973v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012044" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337723v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1511" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337732v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.437" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337770v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Oliveira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lattanzi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6908611" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05009068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrade Campos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693606v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.259" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.327" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05009057v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Peixoto Martins" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.274" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328578v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693635v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112605" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281899v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112726" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693640v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112597" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337739v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069335v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pradeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Whan Yoon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshan Lou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034937" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069336v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aquino" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034958" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693653v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Herault" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duval" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/418/1/012042" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069341v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034964" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034928" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695307v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayachi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermazi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Manach" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1063/1/012133" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04693661v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1063/1/012124" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008169v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Pham" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/896/1/012109" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623688v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lopez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695331v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yoon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963451" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963427" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04695330v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessi&#232;res" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963443" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110741v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Mansouri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/734/3/032056" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shunying" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446140v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992888v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1710" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698679v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850005" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04698681v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850006" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440438v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Co&#235;r" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872583v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2111" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538213v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Requena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.110" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855887v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872589v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440504v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538230v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leguen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589723" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716990v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623693" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951394v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717168v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100608004" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269038v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401472v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garabed" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404095v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pauvert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404337v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400008v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404052v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.04.008" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5B51ZVC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404092v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404098v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404081v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601014v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Wadoux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402049v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mah&#233;o" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700399v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Filipe Menezes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.230-232.549" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700393v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Oliveira" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.230-232.541" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481160v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyader" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry L'Her" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717573v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonneaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aethra Automotive Systems" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623615" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717182v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717174v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718724v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717161v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100615001" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717159v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>