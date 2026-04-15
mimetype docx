--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1767,5031 +1767,5031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05109111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une ambition onusienne : construire la paix grâce au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée en l’honneur de Marcel Sinkondo : Paix et sécurité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de science politique; Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des libertés à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prix Liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut international des droits de l'homme et de la paix, Feb 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04458910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique numérique et cyber : les enjeux de la désinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche et de Communication sur l'Europe (IRCE); Ecole Centrale d’Electronique (ECE), Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04531949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La migration comme laboratoire face à l'intelligence artificielle et à la cybersécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et droit : le laboratoire des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UC Louvain, Feb 2024, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04472408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données des réfugiés et déplacés comme ressource stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La donnée comme ressource stratégique dans les conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des conflits multidimensionnels de la Chaire Raoul-Dandurand; Centre de Recherche de l’Académie Militaire de Saint-Cyr Coëtquidan; Centre Géopolitique de la Datasphère, Jun 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04612195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux juridiques des innovations technologiques et des nouveaux usages touchant les réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation des usages numériques dans la société. Séminaire annuel marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsouin; UBS; UBO; Université de Rennes 2; Université de Rennes, May 2024, Redon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain to help refugees: a legal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PriCLeSS International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria; IRISA; Université de Rennes; Cominlabs, Sep 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04695642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs et perspective internationale sur le chiffrement et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybersurveillance, enquête et preuves électroniques : les droits et libertés à l'épreuve du déchiffrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS (UMR 8026); Master 2 de droit du cyberespace de la Faculté de Sciences juridiques, politiques et sociales de l’Université de Lille, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de l’actualité européenne : textes en cours de préparation, jurisprudence, lignes directrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunessen Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche et de Communication sur l'Europe (IRCE); Ecole Centrale d’Electronique (ECE), Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées RGPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNIL; Université de Rennes, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain as a technological tool with strong ambivalences for fundamental rights and especially data protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain and Privacy International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berkman Klein Center for Internet &amp; Society; Harvard University, May 2023, Cambridge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ambivalence of blockchain from a fundamental rights perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain &amp; Privacy: International and Comparative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Nov 2023, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Déclaration européenne sur les droits et principes numériques comme référent de l’action extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance du commerce numérique : regards croisés sur des approches divergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure de commerce extérieur de Hanoï (Vietnam), Dec 2023, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmes et discrimination : l'apport du droit international et européen des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithmes et discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04741975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybersurveillance, enquêtes et preuves électroniques, droits et libertés à l'épreuve du déchiffrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche en droit du projet européen EXFILES; Master 2 droit du cyberespace; Université de Lille, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table - ronde : Données de santé, dispositifs médicaux, objets connectés et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eon-Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Chagraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données et l'intelligence artificielle en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brunessen Bertrand; Céline Castets-Renard; Nathalie de Grove-Valdeyron, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Conseil de l’Europe et la guerre hybride »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude La guerre hybride, nouvelle forme de conflictualité pour les États et les organisations internationales, Nancy, 10 février 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS; Mélanie DUBUY, Feb 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction générale de la session thématique 3- Internationalisation des territoires et démocratie locale » (avec Claire Visier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Transitions, gouvernance territoriale et solidarités, Rennes, 29 juin 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF), Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les articulations entre numérique, cybersécurité et droits de l'homme dans le contexte Post-Cotonou »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la redéfinition du partenariat UE-ACP après Cotonou, Rennes, 25 novembre 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The challenges for local democracy of human rights in the digital age »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EDUC Justice, Inequality &amp; Inclusion, Nanterre, 30 septembre 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction générale de la Journée d’étude L’internationalisation des territoires et la démocratie locale » (avec Claire Visier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude, L’internationalisation des territoires et la démocratie locale », Rennes, 9 novembre 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS et Claire VISIER (direction scientifique), Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut international des droits de l'homme et de la paix, Feb 2024, Caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain &amp; Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04539495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique inclusif et démocratie locale au prisme du droit international et européen des droits de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique inclusif au service des droits de la personne, de la démocratie et de la diversité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco en communication et technologies pour le développement (CUCTD); ORISON; ISOC (Québec), Mar 2022, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les articulations entre numérique, cybersécurité et droits de l’homme dans le contexte Post-Cotonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La redéfinition du partenariat UE-ACP après Cotonou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE (UMR CNRS 6262); Université Rennes 1, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03960251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions normatives avec les autres systèmes de protection des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour africaine des droits de l’homme : bilan et avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention européenne des droits de l’homme et droit du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du cycle célébrant les 70 ans de la CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle et (in)action de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asile et nouvelles conflictualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir, enseigner le droit du numérique et la culture numérique ; établir un dialogue interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique dans tous ses droits, Legal perspectives on digital activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouveaux paramètres pour les droits fondamentaux ? Les droits de l’homme à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique dans tous ses droits, Legal perspectives on digital activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques interrogations autour des enjeux juridiques de la nouvelle génération de technologies de stockage et de transmission d'informations : réflexions sur la blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04458910v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et de science politique; Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
+                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des conflits multidimensionnels de la Chaire Raoul-Dandurand; Centre de Recherche de l’Académie Militaire de Saint-Cyr Coëtquidan; Centre Géopolitique de la Datasphère, Jun 2024, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l'homme à l'ère du numérique, enjeux de démocratie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation des territoires et démocratie locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marsouin; UBS; UBO; Université de Rennes 2; Université de Rennes, May 2024, Redon, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybersecurity and Artificial Intelligence issues throught the Human Rights Prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyber Security &amp; Artificial Intelligence EDUC (Europe Digital UniverCity) Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Masaryk, Nov 2021, Masaryk, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inria; IRISA; Université de Rennes; Cominlabs, Sep 2024, Rennes, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Présentation du projet PILAC et de la journée d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation des territoires et démocratie locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS (UMR 8026); Master 2 de droit du cyberespace de la Faculté de Sciences juridiques, politiques et sociales de l’Université de Lille, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques interrogations autour des enjeux juridiques de la nouvelle génération de technologies de stockage et de transmission d'informations : réflexions sur la blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et les nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFÉE, Jun 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04542748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraterritorialité et droits fondamentaux à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et l’extraterritorialité. Acteurs, fonctions, réactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Rapoport; Alan Hervé; Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Jan 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences des innovations procédurales sur la place de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention européenne des droits de l’homme et le droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE UMR 6262, May 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure de réexamen et protocole n° 16 : quels changements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention européenne des droits de l’homme et le droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, l'Institut de l'Ouest : Droit et Europe; Université de Rennes 1, May 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profilage et « prédiction » : de la justice prédictive à la prédiction par l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CNIL; Université de Rennes, Jun 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le profilage en ligne : Construction d'une approche globale à l'intersection du droit, de l'informatique et de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Berkman Klein Center for Internet &amp; Society; Harvard University, May 2023, Cambridge, United States</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la prolifération des fake news, une menace pour la liberté d’expression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake News : Comment restreindre leur prolifération en démocratie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence de l’Association des étudiants de droit public de l’Université de Rennes 1 (AEDP); Université de Rennes 1, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Nov 2023, Pointe-à-Pitre, Guadeloupe</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École supérieure de commerce extérieur de Hanoï (Vietnam), Dec 2023, Hanoi, Vietnam</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement du profilage dans le Règlement général sur la protection des données de l’Union européenne (UE) à l’aune de la Charte des droits fondamentaux de l’UE et de la Convention européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude PROFILE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Equipe de recherche en droit du projet européen EXFILES; Master 2 droit du cyberespace; Université de Lille, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procéduralisation du droit et les études d’impact sur les droits humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Eon-Jaguin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01942803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international et la santé à l’heure « cyber »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société française pour le droit international "Santé et droit international"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDI, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moyens d’alerte du Conseil de sécurité des Nations Unies en cas de violation des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le conseil de sécurité et le respect des droits de l’homme. Entre justification, promotion, manquement et carences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, sciences économiques et gestion de Nancy, Jun 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l’Homme et l’agenda de l’Asean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement durable et les droits humains dans les accords de partenariat de l'Union Européenne avec les pays d'Asie-Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHB; GIS Europe de Rennes; IODE - UMR CNRS 6262, Nov 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise migratoire en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, Brunessen Bertrand; Céline Castets-Renard; Nathalie de Grove-Valdeyron, Jun 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fleury-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rencontres Crise migratoire en Europe : facteur de développement ou problème économique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison internationale de Rennes, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine TURGIS; Mélanie DUBUY, Feb 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence-débat à l’Université du temps libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF), Jun 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection internationale et européenne des lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Lanceurs d’alerte : toute vérité est-elle bonne à dire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'association des étudiants de droit public de l’Université de Rennes 1 (AEDP), Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine TURGIS et Claire VISIER (direction scientifique), Nov 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déontologie et l’activité journalistique locale sous l’angle du respect des droits et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déontologie des acteurs locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antenne de Saint-Brieuc de la faculté de droit de l’Université de Rennes 1, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue entre les Cours de Strasbourg et Luxembourg sur la “matière pénale”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion de "matière pénale". Analyse interdisciplinaire d'un objet de droit et de science du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; MSHB, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human rights impact assessments of Free-Trade Agreements (FTAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamental Rights and EU Trade Agreements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IODE, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur le suivi d’une augmentation invasive sur une personne, au fil de sa vie de militaire et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le soldat augmenté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche des Ecoles de Saint-Cyr Coëtquidan, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco en communication et technologies pour le développement (CUCTD); ORISON; ISOC (Québec), Mar 2022, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve numérique au service des réfugiés (présentation du projet de recherches &amp;quot;Numérique et réfugiés&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contraintes techniques de l’archivage numérique et les juristes : de la prise de conscience à la maîtrise du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE (UMR CNRS 6262); Université Rennes 1, Nov 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numérique des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Masaryk, Nov 2021, Masaryk, Czech Republic</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CEDH et l’usage des armes à feu par les policiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La militarisation de la lutte contre le terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de déontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open data : entre protection de la vie privée et ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transformation numérique pour les collectivités territoriales : quels enjeux de sécurité et quels accompagnements ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre de Recherche des écoles de Saint-Cyr Coëtquidan, Dec 2016, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlementarisation et intégration par les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parlementarisation des organisations régionales d'intégration dans le contexte international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262; Université de Rennes 1, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nancy, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence du TIDM et le droit international des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du droit public et de la science politique (IDPSP), Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métissage des sources : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft law et droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Juridiques, Feb 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris Saclay, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous d'Europe : "l'Europe sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre d’Excellence Jean Monnet de Rennes; Association Europe - Rennes 35., Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions autonomes et concurrence des juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence des juges en Europe, Le dialogue en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conciliation d’un droit à l’oubli avec les droits fondamentaux consacrés par la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le droit à l'oubli numérique: enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire iode UMR 6262, Mar 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AFÉE, Jun 2021, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01126760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charte des droits fondamentaux : un instrument méconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous d'Europe 2015 - L'Europe sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEJM, Mar 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Rapoport; Alan Hervé; Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Jan 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs du conseil de l'Europe appliquée à Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Droits et souverainetés à l'âge de l'Internet : quels défis pour l'Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, l'Institut de l'Ouest : Droit et Europe; Université de Rennes 1, May 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et légalité de la reprise de l'information d'actualité à l'heure d'internet : l'approche du droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Reprises et métamorphoses de l'actualité : Fabrication, légitimation et représentation de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE UMR 6262, May 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de protection des droits fondamentaux des peuples autochtones dans les intégrations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Peuples autochtones et intégrations régionales : Pour une durabilité repensée des ressources naturelles, de la biodiversité et des services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iode, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'Union Européenne dans le règlement du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études La communauté internationale et le conflit syrien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...2117 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00980154v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01089281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes conventionnels de prévention des violations des droits de l’homme au niveau régional</w:t>
               </w:r>
@@ -7639,51 +7639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les paradoxes de la blockchain et de la privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunessen Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8102,912 +8102,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d’information à grande échelle au carrefour de la politique du numérique et des politiques en matière d’asile, d’immigration et de contrôle des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique européenne du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.441-456, 2022, Collection droit de l'Union européenne - Monographies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit européen et accès au territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction d'Alexis Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asile et nouvelles conflictualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.95-107, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04281769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.441-456, 2022, Collection droit de l'Union européenne - Monographies</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement du profilage dans le règlement général sur la protection des données (RGPD) à l’aune des instruments européens de protection des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bensamoun, Maryline Boizard et Sandrine Turgis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 143-161, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Turgis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés sous l’angle du droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 223-227, 2020, Droits européens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, p. 143-161, 2020</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de protection des droits fondamentaux des peuples autochtones dans les intégrations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Hervé-Fournereau; Sophie Thiébault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peuples autochtones et intégrations régionales : Pour une durabilité repensée des ressources naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 71-86, 2020, L'univers des normes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 71-86, 2020, L'univers des normes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Turgis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés sous l’angle du droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 13-32, 2020, Droits européens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 13-32, 2020, Droits européens</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlementarisation et droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bosse-Platière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parlementarisation des processus d'intégration régionale. Approche comparée Europe, Afrique, Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 219-232, 2020, Droits européens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 219-232, 2020, Droits européens</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis et opportunités de la cybersanté : quelques réflexions au regard du droit international et européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Guillaume Le Floch et Thibaut Fleury Graff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et droit international.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, p. 313, 2019, SFDI. Colloque de Rennes, 9782233009104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Pédone, p. 313, 2019, SFDI. Colloque de Rennes, 9782233009104</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l’homme à l’heure d’internet et du numérique : rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quentin Van Enis; Cécile de Terwangne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des droits de l’homme à l’heure d’internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 93-128, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, p. 93-128, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nationalité au carrefour des souverainetés : la plurinationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand; Sarah Cassella; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 39-52, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, p. 39-52, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence du Tribunal international du droit de la mer et le droit international des droits de l'Homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp. 333-354, 2018, Colloque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions autonomes et concurrence des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Monjal; Pascal Jan; Christophe Geslot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La concurrence des juges en Europe. Le dialogue des juges en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Clément Juglar, pp. 181-189, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01930646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métissage des sources : présentation générale</w:t>
               </w:r>
@@ -10553,51 +10553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baudouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moriceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eon-Jaguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Chagraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury-Graff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Danet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Taillat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/blockchain-protection-privacy-9782807948044.html#product.info.tab.description" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9452/l-union-europeenne-et-l-extraterritorialite" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133830_2/droits-et-souverainete-numerique-en-europe.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj.fr/la-prevention-des-violations-des-droits-de-l-homme-9782233007452.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Boutot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tharaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G'Sell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baudouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moriceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eon-Jaguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Chagraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury-Graff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Danet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Taillat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/blockchain-protection-privacy-9782807948044.html#product.info.tab.description" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9452/l-union-europeenne-et-l-extraterritorialite" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930646v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133830_2/droits-et-souverainete-numerique-en-europe.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj.fr/la-prevention-des-violations-des-droits-de-l-homme-9782233007452.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Boutot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tharaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G'Sell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>