--- v1 (2026-04-15)
+++ v2 (2026-05-13)
@@ -1767,5031 +1767,5031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05109111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géopolitique numérique et cyber : les enjeux de la désinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche et de Communication sur l'Europe (IRCE); Ecole Centrale d’Electronique (ECE), Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04531949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration comme laboratoire face à l'intelligence artificielle et à la cybersécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et droit : le laboratoire des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UC Louvain, Feb 2024, Louvain-la-Neuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04472408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une ambition onusienne : construire la paix grâce au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée en l’honneur de Marcel Sinkondo : Paix et sécurité globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit et de science politique; Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des libertés à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prix Liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut international des droits de l'homme et de la paix, Feb 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04458910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données des réfugiés et déplacés comme ressource stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La donnée comme ressource stratégique dans les conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des conflits multidimensionnels de la Chaire Raoul-Dandurand; Centre de Recherche de l’Académie Militaire de Saint-Cyr Coëtquidan; Centre Géopolitique de la Datasphère, Jun 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04612195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain to help refugees: a legal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PriCLeSS International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria; IRISA; Université de Rennes; Cominlabs, Sep 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04695642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux juridiques des innovations technologiques et des nouveaux usages touchant les réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation des usages numériques dans la société. Séminaire annuel marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsouin; UBS; UBO; Université de Rennes 2; Université de Rennes, May 2024, Redon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs et perspective internationale sur le chiffrement et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybersurveillance, enquête et preuves électroniques : les droits et libertés à l'épreuve du déchiffrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS (UMR 8026); Master 2 de droit du cyberespace de la Faculté de Sciences juridiques, politiques et sociales de l’Université de Lille, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de l’actualité européenne : textes en cours de préparation, jurisprudence, lignes directrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut international des droits de l'homme et de la paix, Feb 2024, Caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées RGPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNIL; Université de Rennes, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain as a technological tool with strong ambivalences for fundamental rights and especially data protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain and Privacy International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berkman Klein Center for Internet &amp; Society; Harvard University, May 2023, Cambridge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ambivalence of blockchain from a fundamental rights perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain &amp; Privacy: International and Comparative Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Nov 2023, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Déclaration européenne sur les droits et principes numériques comme référent de l’action extérieure de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance du commerce numérique : regards croisés sur des approches divergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure de commerce extérieur de Hanoï (Vietnam), Dec 2023, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybersurveillance, enquêtes et preuves électroniques, droits et libertés à l'épreuve du déchiffrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche en droit du projet européen EXFILES; Master 2 droit du cyberespace; Université de Lille, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmes et discrimination : l'apport du droit international et européen des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithmes et discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04741975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table - ronde : Données de santé, dispositifs médicaux, objets connectés et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eon-Jaguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Chagraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données et l'intelligence artificielle en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brunessen Bertrand; Céline Castets-Renard; Nathalie de Grove-Valdeyron, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04135566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Conseil de l’Europe et la guerre hybride »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude La guerre hybride, nouvelle forme de conflictualité pour les États et les organisations internationales, Nancy, 10 février 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS; Mélanie DUBUY, Feb 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction générale de la session thématique 3- Internationalisation des territoires et démocratie locale » (avec Claire Visier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Transitions, gouvernance territoriale et solidarités, Rennes, 29 juin 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF), Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The challenges for local democracy of human rights in the digital age »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EDUC Justice, Inequality &amp; Inclusion, Nanterre, 30 septembre 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction générale de la Journée d’étude L’internationalisation des territoires et la démocratie locale » (avec Claire Visier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude, L’internationalisation des territoires et la démocratie locale », Rennes, 9 novembre 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS et Claire VISIER (direction scientifique), Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les articulations entre numérique, cybersécurité et droits de l'homme dans le contexte Post-Cotonou »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la redéfinition du partenariat UE-ACP après Cotonou, Rennes, 25 novembre 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04458910v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brunessen Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche et de Communication sur l'Europe (IRCE); Ecole Centrale d’Electronique (ECE), Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Blockchain &amp; Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UC Louvain, Feb 2024, Louvain-la-Neuve, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04539495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique inclusif et démocratie locale au prisme du droit international et européen des droits de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique inclusif au service des droits de la personne, de la démocratie et de la diversité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco en communication et technologies pour le développement (CUCTD); ORISON; ISOC (Québec), Mar 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des conflits multidimensionnels de la Chaire Raoul-Dandurand; Centre de Recherche de l’Académie Militaire de Saint-Cyr Coëtquidan; Centre Géopolitique de la Datasphère, Jun 2024, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les articulations entre numérique, cybersécurité et droits de l’homme dans le contexte Post-Cotonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La redéfinition du partenariat UE-ACP après Cotonou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE (UMR CNRS 6262); Université Rennes 1, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marsouin; UBS; UBO; Université de Rennes 2; Université de Rennes, May 2024, Redon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03960251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l'homme à l'ère du numérique, enjeux de démocratie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation des territoires et démocratie locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inria; IRISA; Université de Rennes; Cominlabs, Sep 2024, Rennes, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybersecurity and Artificial Intelligence issues throught the Human Rights Prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyber Security &amp; Artificial Intelligence EDUC (Europe Digital UniverCity) Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Masaryk, Nov 2021, Masaryk, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS (UMR 8026); Master 2 de droit du cyberespace de la Faculté de Sciences juridiques, politiques et sociales de l’Université de Lille, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions normatives avec les autres systèmes de protection des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour africaine des droits de l’homme : bilan et avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention européenne des droits de l’homme et droit du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du cycle célébrant les 70 ans de la CEDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir, enseigner le droit du numérique et la culture numérique ; établir un dialogue interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique dans tous ses droits, Legal perspectives on digital activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques interrogations autour des enjeux juridiques de la nouvelle génération de technologies de stockage et de transmission d'informations : réflexions sur la blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunessen Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouveaux paramètres pour les droits fondamentaux ? Les droits de l’homme à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique dans tous ses droits, Legal perspectives on digital activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle et (in)action de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asile et nouvelles conflictualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Présentation du projet PILAC et de la journée d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CNIL; Université de Rennes, Jun 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation des territoires et démocratie locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Berkman Klein Center for Internet &amp; Society; Harvard University, May 2023, Cambridge, United States</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques interrogations autour des enjeux juridiques de la nouvelle génération de technologies de stockage et de transmission d'informations : réflexions sur la blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunessen Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et les nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFÉE, Jun 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Nov 2023, Pointe-à-Pitre, Guadeloupe</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04542748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraterritorialité et droits fondamentaux à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et l’extraterritorialité. Acteurs, fonctions, réactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Rapoport; Alan Hervé; Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École supérieure de commerce extérieur de Hanoï (Vietnam), Dec 2023, Hanoi, Vietnam</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure de réexamen et protocole n° 16 : quels changements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention européenne des droits de l’homme et le droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, l'Institut de l'Ouest : Droit et Europe; Université de Rennes 1, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences des innovations procédurales sur la place de la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention européenne des droits de l’homme et le droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE UMR 6262, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Equipe de recherche en droit du projet européen EXFILES; Master 2 droit du cyberespace; Université de Lille, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profilage et « prédiction » : de la justice prédictive à la prédiction par l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le profilage en ligne : Construction d'une approche globale à l'intersection du droit, de l'informatique et de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Eon-Jaguin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Robin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Brunessen Bertrand; Céline Castets-Renard; Nathalie de Grove-Valdeyron, Jun 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine TURGIS; Mélanie DUBUY, Feb 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la prolifération des fake news, une menace pour la liberté d’expression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fake News : Comment restreindre leur prolifération en démocratie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence de l’Association des étudiants de droit public de l’Université de Rennes 1 (AEDP); Université de Rennes 1, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF), Jun 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international et la santé à l’heure « cyber »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société française pour le droit international "Santé et droit international"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDI, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procéduralisation du droit et les études d’impact sur les droits humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Introduction générale de la Journée d’étude L’internationalisation des territoires et la démocratie locale » (avec Claire Visier)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01942803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement du profilage dans le Règlement général sur la protection des données de l’Union européenne (UE) à l’aune de la Charte des droits fondamentaux de l’UE et de la Convention européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude PROFILE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moyens d’alerte du Conseil de sécurité des Nations Unies en cas de violation des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le conseil de sécurité et le respect des droits de l’homme. Entre justification, promotion, manquement et carences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, sciences économiques et gestion de Nancy, Jun 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l’Homme et l’agenda de l’Asean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement durable et les droits humains dans les accords de partenariat de l'Union Européenne avec les pays d'Asie-Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHB; GIS Europe de Rennes; IODE - UMR CNRS 6262, Nov 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise migratoire en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine TURGIS et Claire VISIER (direction scientifique), Nov 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fleury-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rencontres Crise migratoire en Europe : facteur de développement ou problème économique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison internationale de Rennes, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IODE, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence-débat à l’Université du temps libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco en communication et technologies pour le développement (CUCTD); ORISON; ISOC (Québec), Mar 2022, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déontologie et l’activité journalistique locale sous l’angle du respect des droits et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déontologie des acteurs locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antenne de Saint-Brieuc de la faculté de droit de l’Université de Rennes 1, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE (UMR CNRS 6262); Université Rennes 1, Nov 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection internationale et européenne des lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Lanceurs d’alerte : toute vérité est-elle bonne à dire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'association des étudiants de droit public de l’Université de Rennes 1 (AEDP), Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue entre les Cours de Strasbourg et Luxembourg sur la “matière pénale”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion de "matière pénale". Analyse interdisciplinaire d'un objet de droit et de science du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; MSHB, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nancy, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human rights impact assessments of Free-Trade Agreements (FTAs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamental Rights and EU Trade Agreements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve numérique au service des réfugiés (présentation du projet de recherches &amp;quot;Numérique et réfugiés&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contraintes techniques de l’archivage numérique et les juristes : de la prise de conscience à la maîtrise du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numérique des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur le suivi d’une augmentation invasive sur une personne, au fil de sa vie de militaire et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le soldat augmenté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche des Ecoles de Saint-Cyr Coëtquidan, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris Saclay, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CEDH et l’usage des armes à feu par les policiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La militarisation de la lutte contre le terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de déontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Masaryk, Nov 2021, Masaryk, Czech Republic</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open data : entre protection de la vie privée et ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transformation numérique pour les collectivités territoriales : quels enjeux de sécurité et quels accompagnements ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre de Recherche des écoles de Saint-Cyr Coëtquidan, Dec 2016, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence du TIDM et le droit international des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du droit public et de la science politique (IDPSP), Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AFÉE, Jun 2021, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métissage des sources : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft law et droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Juridiques, Feb 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Rapoport; Alan Hervé; Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Jan 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlementarisation et intégration par les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parlementarisation des organisations régionales d'intégration dans le contexte international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262; Université de Rennes 1, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE UMR 6262, May 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Charte des droits fondamentaux de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous d'Europe : "l'Europe sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre d’Excellence Jean Monnet de Rennes; Association Europe - Rennes 35., Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE, l'Institut de l'Ouest : Droit et Europe; Université de Rennes 1, May 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions autonomes et concurrence des juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence des juges en Europe, Le dialogue en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine TURGIS, IODE UMR CNRS 6262, Université de Rennes 1; Johann BOURCIER, IRISA/INRIA UMR 6074, Université de Rennes 1, Sep 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conciliation d’un droit à l’oubli avec les droits fondamentaux consacrés par la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le droit à l'oubli numérique: enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire iode UMR 6262, Mar 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conférence de l’Association des étudiants de droit public de l’Université de Rennes 1 (AEDP); Université de Rennes 1, Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01126760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charte des droits fondamentaux : un instrument méconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous d'Europe 2015 - L'Europe sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEJM, Mar 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs du conseil de l'Europe appliquée à Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Droits et souverainetés à l'âge de l'Internet : quels défis pour l'Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'Union Européenne dans le règlement du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études La communauté internationale et le conflit syrien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Jun 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et légalité de la reprise de l'information d'actualité à l'heure d'internet : l'approche du droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Reprises et métamorphoses de l'actualité : Fabrication, légitimation et représentation de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de protection des droits fondamentaux des peuples autochtones dans les intégrations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Peuples autochtones et intégrations régionales : Pour une durabilité repensée des ressources naturelles, de la biodiversité et des services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iode, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...1737 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01089281v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00980154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes conventionnels de prévention des violations des droits de l’homme au niveau régional</w:t>
               </w:r>
@@ -7599,91 +7599,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les paradoxes de la blockchain et de la privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunessen Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7797,2231 +7797,2356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05354342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Taillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Danet, Mélanie Dubuy, Stéphane Taillat et Sandrine Turgis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre hybride. Entre perte de repères et adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-16, 2025, 9782753599154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les interactions normatives avec les autres systèmes de protection des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Guillaume Le Floch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Cour africaine des droits de l'homme et des peuples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp.347-358, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04281549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux pour les droits fondamentaux de la lutte contre la manipulation de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle d’excellence cyber (PEC). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutte contre les manipulations de l’information. Regards croisés de spécialistes et d’acteurs du domaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.46-47, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04136121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraterritorialité et protection des droits fondamentaux à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan Hervé; Cécile Rapoport. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Union européenne et l’extraterritorialité. Acteurs, fonctions, réactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.331-343, 2023, 9782753592179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04134915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procéduralisation du droit et les études d’impact sur les droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Sébastien Adalid et Frédérique Michéa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 423, 2022, Droits européens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit européen et accès au territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction d'Alexis Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asile et nouvelles conflictualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.95-107, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04281769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’information à grande échelle au carrefour de la politique du numérique et des politiques en matière d’asile, d’immigration et de contrôle des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique européenne du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.441-456, 2022, Collection droit de l'Union européenne - Monographies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04138759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.95-107, 2022</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Turgis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés sous l’angle du droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 223-227, 2020, Droits européens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’encadrement du profilage dans le règlement général sur la protection des données (RGPD) à l’aune des instruments européens de protection des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Bensamoun, Maryline Boizard et Sandrine Turgis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, p. 143-161, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03280174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Propos conclusifs</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de protection des droits fondamentaux des peuples autochtones dans les intégrations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Hervé-Fournereau; Sophie Thiébault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peuples autochtones et intégrations régionales : Pour une durabilité repensée des ressources naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 71-86, 2020, L'univers des normes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Turgis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés sous l’angle du droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 223-227, 2020, Droits européens</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 13-32, 2020, Droits européens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 71-86, 2020, L'univers des normes</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlementarisation et droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bosse-Platière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parlementarisation des processus d'intégration régionale. Approche comparée Europe, Afrique, Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 219-232, 2020, Droits européens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 13-32, 2020, Droits européens</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis et opportunités de la cybersanté : quelques réflexions au regard du droit international et européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la dir. de Guillaume Le Floch et Thibaut Fleury Graff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et droit international.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, p. 313, 2019, SFDI. Colloque de Rennes, 9782233009104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 219-232, 2020, Droits européens</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l’homme à l’heure d’internet et du numérique : rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quentin Van Enis; Cécile de Terwangne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des droits de l’homme à l’heure d’internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 93-128, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pédone, p. 313, 2019, SFDI. Colloque de Rennes, 9782233009104</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nationalité au carrefour des souverainetés : la plurinationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand; Sarah Cassella; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 39-52, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, p. 93-128, 2019</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions autonomes et concurrence des juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Monjal; Pascal Jan; Christophe Geslot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence des juges en Europe. Le dialogue des juges en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Clément Juglar, pp. 181-189, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La nationalité au carrefour des droits</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence du Tribunal international du droit de la mer et le droit international des droits de l'Homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp. 333-354, 2018, Colloque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métissage des sources : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AILINCAI M. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Law et droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, p. 165-183, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02865141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information d'actualité au prisme du droit à l'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informer avec internet : reprises et métamorphoses de l'information </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 85-96, 2016, Annales littéraires de l'Université de Franche-Comté, 9782848675688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs du Conseil de l'Europe appliquées à Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Blandin-Obernesser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits et souveraineté numérique en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 39-52, 2019, L'Univers des normes, 978-2-7535-7775-6</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-30, 2016, Rencontres européennes, 9782802753469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pédone, pp. 333-354, 2018, Colloque</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes conventionnels de prévention des violations des droits de l’homme au niveau régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Decaux, Sébastien Touzé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prévention des violations des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-107, 2015, Publications de l'Institut International des Droits de l'Homme, 978-2-233-00745-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Clément Juglar, pp. 181-189, 2018</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l'homme et le contentieux relatif aux collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'homme et le droit En hommage au Professeur Jean-François Flauss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.765-786, 2014, 978-2-233-00712-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, p. 165-183, 2017</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des barèmes devant la Cour européenne des Droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit mis en barèmes?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz-Sirey, pp.121-130, 2014, Thèmes &amp; commentaires, 978-2-247-13463-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp. 85-96, 2016, Annales littéraires de l'Université de Franche-Comté, 9782848675688</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclinaison sur le thème du patrimoine commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversités du patrimoine, Approche comparée en droits brésilien et français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65-78, 2014, L'univers des normes, 978-2-7535-3143-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-30, 2016, Rencontres européennes, 9782802753469</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maillage de la garantie des droits de l'homme à la lumière de l'affaire Hissène Habré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et droit Mélanges en hommage au professeur Jean Dhommeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.427-445, 2013, 2233006828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-107, 2015, Publications de l'Institut International des Droits de l'Homme, 978-2-233-00745-2</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communications interprétatives de la Commission européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La soft law des organisations européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.51-64, 2012, 978-3832975586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz-Sirey, pp.121-130, 2014, Thèmes &amp; commentaires, 978-2-247-13463-2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00880973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des droits de l’homme du plurinational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société française pour le droit international. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et nationalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2012, 9782233006479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.765-786, 2014, 978-2-233-00712-4</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux du travailleur : harmonisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction du Pr. Mathieu Touzeil-Divina &amp; de M. Morgan Sweeney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits du travail et des fonctions publiques : Unité(s) du droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Epitoge, p. 153, 2012, L'Unité du Droit, 978-2-9541188-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65-78, 2014, L'univers des normes, 978-2-7535-3143-7</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00880977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux des travailleurs:harmonisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du travail &amp; des fonctions publiques : unité(s) du droit ? Influences, convergences, harmonisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Épitoge, pp.153-167, 2012, L'Unité du droit, 978-2-9541188-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.427-445, 2013, 2233006828</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux expertises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Flauss et Elisabeth Lambert-Abdelgawad (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’indemnisation du dommage par la Cour européenne des droits de l’homme et ses effets en droit français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 113-125., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.51-64, 2012, 978-3832975586</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profilage : entre technologies intrusives et droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, sciences et techniques, quelles responsabilités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexisnexis, p. 241-252, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...356 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03280190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10031,137 +10156,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Laurent-Boutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 76-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10171,130 +10296,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop virtuel - 70e anniversaire de la CEDH. Séance 4. CEDH et droit du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence G'Sell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10304,109 +10429,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moyens de la lutte contre la désinformation dans la résolution sur l’intelligence artificielle adoptée en 2024 à l’ONU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lutte contre les manipulations de l’information. Regards croisés de spécialistes et d’acteurs du domaine. Tome #2, Ministère des Armées et des anciens combattants. 2024, p. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04805675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10553,51 +10678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baudouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moriceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eon-Jaguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Chagraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury-Graff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Danet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Taillat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/blockchain-protection-privacy-9782807948044.html#product.info.tab.description" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9452/l-union-europeenne-et-l-extraterritorialite" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930646v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133830_2/droits-et-souverainete-numerique-en-europe.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj.fr/la-prevention-des-violations-des-droits-de-l-homme-9782233007452.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Boutot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tharaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G'Sell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baudouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moriceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135895v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eon-Jaguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Chagraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04539495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fleury-Graff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Danet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Taillat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03239603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/blockchain-protection-privacy-9782807948044.html#product.info.tab.description" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05592356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10252/la-guerre-hybride" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9452/l-union-europeenne-et-l-extraterritorialite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944462v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4865" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01490251v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133830_2/droits-et-souverainete-numerique-en-europe.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj.fr/la-prevention-des-violations-des-droits-de-l-homme-9782233007452.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960644v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Boutot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tharaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03549313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G'Sell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>