--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1261,319 +1261,319 @@
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.str.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342439v1</w:t>
+                <w:t xml:space="preserve">hal-03094449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitors of BMP-1/tolloid-like proteinases: efficacy, selectivity and cellular toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Becker-Pauly</w:t>
+                <w:t xml:space="preserve">Structural Basis for the Acceleration of Procollagen Processing by Procollagen C-Proteinase Enhancer-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urvashi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vadon-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf-Ahmahni Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.12540⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (10), pp.1384-1392.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342437v1</w:t>
+                <w:t xml:space="preserve">hal-02342439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for the Acceleration of Procollagen Processing by Procollagen C-Proteinase Enhancer-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cordes</w:t>
+                <w:t xml:space="preserve">Inhibitors of BMP-1/tolloid-like proteinases: efficacy, selectivity and cellular toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Lecorché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Becker-Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2018.06.011⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.2011-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.12540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094449v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficiency of the DSPP-cleaving enzymes meprin α and meprin β does not result in dentin malformation in mice</w:t>
               </w:r>
@@ -4376,51 +4376,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of nitrogen oxides and citrulline upon oxidation of N omega-hydroxy-L-arginine by hemeproteins.</w:t>
+                <w:t xml:space="preserve">Cytochrome P450 catalyzes the oxidation of N omega-hydroxy-L-arginine by NADPH and O2 to nitric oxide and citrulline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genet</w:t>
@@ -4434,114 +4434,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 184, pp.1158-1164</w:t>
+              <w:t xml:space="preserve">, 1992, 187, pp.880-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315224v1</w:t>
+                <w:t xml:space="preserve">hal-00315223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450 catalyzes the oxidation of N omega-hydroxy-L-arginine by NADPH and O2 to nitric oxide and citrulline.</w:t>
+                <w:t xml:space="preserve">Formation of nitrogen oxides and citrulline upon oxidation of N omega-hydroxy-L-arginine by hemeproteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genet</w:t>
@@ -4555,94 +4559,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 187, pp.880-886</w:t>
+              <w:t xml:space="preserve">, 1992, 184, pp.1158-1164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315223v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5311,277 +5311,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an anti-fibrotic drug candidate targeting the PCPE regulators of BMP-1/tolloid like proteases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into Procollagen I C-terminal maturation through structural and biochemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dieryckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Carrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vadon-Le Goff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th general Meeting of the International Proteolysis Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Buzios (Brazil), Brazil</w:t>
+              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Biologie de la Matrice Extracellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397879v1</w:t>
+                <w:t xml:space="preserve">hal-05397907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Procollagen I C-terminal maturation through structural and biochemical studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an anti-fibrotic drug candidate targeting the PCPE regulators of BMP-1/tolloid like proteases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vadon-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chastagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Biologie de la Matrice Extracellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th general Meeting of the International Proteolysis Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Buzios (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397907v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Biochemical Analysis of Mini-Procollagen I C-Terminal Maturation</w:t>
               </w:r>
@@ -6928,263 +6928,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of recombinant heterotrimeric mini-procollagen I and homotrimeric mini-procollagen II reveals new cleavage sites for BMP-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vadon-Le Goff</w:t>
+                <w:t xml:space="preserve">Designed Ankyrin Repeat Proteins provide insights into the structure and function of CagI and are potent inhibitors of CagA translocation by the Helicobacter pylori type IV secretion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lettl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Furler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851708v1</w:t>
+                <w:t xml:space="preserve">hal-03850702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designed Ankyrin Repeat Proteins provide insights into the structure and function of CagI and are potent inhibitors of CagA translocation by the Helicobacter pylori type IV secretion system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sven Furler</w:t>
+                <w:t xml:space="preserve">Production of recombinant heterotrimeric mini-procollagen I and homotrimeric mini-procollagen II reveals new cleavage sites for BMP-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dieryckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vadon-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850702v1</w:t>
+                <w:t xml:space="preserve">hal-03851708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procollagen C-Proteinase Enhancer 1 (PCPE-1) is a marker of myocardial fibrosis and impaired cardiac function in a murine model of pressure overload</w:t>
               </w:r>
@@ -7457,51 +7457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chanteloube" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua Ya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Provost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400122R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Napoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vadon-Le Goff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2024.09.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lagoutte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourhis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mariano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lettl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vieille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Furler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43401-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvashi Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Harlos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18795-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2021.100062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Anastasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rousselle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Talantikite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aba3880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pulido" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf-Ahmahni Hussain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lecorch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker-Pauly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Arnold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koopmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Birkenfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-016-2498-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier-Numa Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dumestre-P&#233;rard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17318-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Janssen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-279869" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B Alcaraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mendoza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1733-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.S. Hulmes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2015.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Alcaraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassnae Afrache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kronenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dijols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pethe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vadon-Legoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaforge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Boucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janosik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Kraus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meurs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hamer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pethe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sennequier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vadon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ketterer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stichnote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wessler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Custot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Mansuyd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Sari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Booker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaouen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Boucher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Tomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viossat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijols" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepoivre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Renaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Lipinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Carrique" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dussoyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kiritsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397907v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaneyck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769753v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851708v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chanteloube" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua Ya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Provost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400122R" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Napoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vadon-Le Goff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2024.09.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727482v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Lagoutte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourhis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mariano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lettl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gu&#233;rin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vieille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Furler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43401-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvashi Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Harlos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18795-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2021.100062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Anastasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rousselle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Talantikite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aba3880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pulido" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf-Ahmahni Hussain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lecorch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Damour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker-Pauly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12540" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Arnold" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koopmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Birkenfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-016-2498-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier-Numa Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dumestre-P&#233;rard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17318-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Janssen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-279869" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B Alcaraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mendoza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1733-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.S. Hulmes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2015.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Alcaraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01322415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassnae Afrache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kronenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dijols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carreaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pethe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vadon-Legoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaforge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Boucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janosik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Kraus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meurs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hamer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pethe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sennequier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vadon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ketterer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stichnote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wessler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Custot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Mansuyd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Sari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Booker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaouen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Boucher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Tomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viossat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dijols" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepoivre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Renaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Lipinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Carrique" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dussoyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kiritsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaneyck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dumoulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769753v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Goncalves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>