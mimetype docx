--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -978,295 +978,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamemory mediates the protective effect of cognitive reserve on episodic memory during aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Bernardo</w:t>
+                <w:t xml:space="preserve">Personality traits affect older adults' memory differently depending on the environmental support provided at encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103627⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.111572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2022.111572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719719v1</w:t>
+                <w:t xml:space="preserve">hal-03658914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits affect older adults' memory differently depending on the environmental support provided at encoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Pinard</w:t>
+                <w:t xml:space="preserve">Metamemory mediates the protective effect of cognitive reserve on episodic memory during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Fay</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 191, pp.111572. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2022.111572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658914v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
               </w:r>
@@ -1845,51 +1845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,194 +1940,206 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.74-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functioning and processing speed in age-related differences in time estimation: a comparison of young, old, and very old adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13825585.2018.1426715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in time-based prospective memory: The role of time estimation in the clock monitoring strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,92 +2157,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (6), pp.812-825. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1054837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2239,132 +2251,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 135 (1), pp.59-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functioning and processing speed in age-related differences in memory: contribution of a coding task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2396,1069 +2408,1069 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71, pp.240-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2009.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and strategic retrieval in a cued-recall test: the role of executive functions and fluid intelligence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution des fonctions exécutives et de la vitesse de traitement au vieillissement de la mémoire épisodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.15-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2006.09.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00194417v1</w:t>
+                <w:t xml:space="preserve">hal-00194287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des fonctions exécutives et de la vitesse de traitement au vieillissement de la mémoire épisodique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of aging in recollective experience: the processing speed and executive function hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.797-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194287v1</w:t>
+                <w:t xml:space="preserve">hal-00194280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aging in recollective experience: the processing speed and executive function hypothesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
+                <w:t xml:space="preserve">Aging and strategic retrieval in a cued-recall test: the role of executive functions and fluid intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2006.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00194280v1</w:t>
+                <w:t xml:space="preserve">hal-00194417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of distinctive encoding on false recognition, discrimination and decision criteria in young and old adults in a standard recognition paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (5), pp.673-685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09541440500285585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential involvement of internal clock and working memory in the production and reproduction of duration: a study on older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pouthas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 121, pp.285-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2005.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in duration reproduction: involvement of working memory processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pouthas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62, pp.17-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related cognitive slowing: the role of spontaneous tempo and processing speed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30, pp.225-239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610730490447831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet production et vieillissement: les traitements sémantiques spécifiques et relationnels mis en jeu dans l'effet production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 103, pp.199-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3468,176 +3480,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen R. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Annual Meeting of the Belgian Association of Psychological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belgian Association for Psychological Science (BAPS), Jun 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et stratégies d'organisation en mémoire épisodique : rôle de l'ouverture aux expériences sur le rappel et l'organisation subjective chez des adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3696,65 +3708,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3901,51 +3913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Matysiak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2025.2516834" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1260" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Laera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mioni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Silvia Bisiacchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hering" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111572" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grimaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2021.1885926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2018.1426715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1054837" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.08.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDBCFWB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M3LRZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194287v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souchay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP7MRJ2R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440500285585" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouthas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.07.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349VDP6F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.03.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FXTQG2S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730490447831" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wright" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Matysiak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2025.2516834" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1260" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Laera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mioni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Silvia Bisiacchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hering" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grimaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2021.1885926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2018.1426715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1054837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.08.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDBCFWB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souchay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP7MRJ2R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.09.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M3LRZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440500285585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouthas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349VDP6F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FXTQG2S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730490447831" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wright" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>