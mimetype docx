--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,3411 +66,3545 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between personality, memory complaints and episodic memory in young, middle-aged and older adults</w:t>
+                <w:t xml:space="preserve">Relative contribution of associative memory and working memory to subjective organization in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Launay</w:t>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Matysiak</w:t>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Baudouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika Borella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 263, pp.106274. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2026.2655432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482229v1</w:t>
+                <w:t xml:space="preserve">hal-05586181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring age-related changes in episodic memory: contributions of a multimodal memory task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relationship between personality, memory complaints and episodic memory in young, middle-aged and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Matysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2025.2516834⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 263, pp.106274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458834v1</w:t>
+                <w:t xml:space="preserve">hal-05482229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’estime de soi, l’autocompassion, des ressources pour bien-vieillir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (4), pp.521-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2025.1260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping the time: the impact of external clock-speed manipulation on time-based prospective memory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring age-related changes in episodic memory: contributions of a multimodal memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Matysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/joc.388⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.870-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2025.2516834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826615v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire épisodique et maladie d'Alzheimer : évolution des théories et des outils d'évaluation clinique Auteurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keeping the time: the impact of external clock-speed manipulation on time-based prospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianvito Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Mioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Silvia Bisiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306507v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and organizational strategies in episodic memory: The role of Openness to experience on recall and subjective organization in young and older adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mémoire épisodique et maladie d'Alzheimer : évolution des théories et des outils d'évaluation clinique Auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875390v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respective contribution of cognitive control and working memory to semantic and subjective organization in aging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Personality and organizational strategies in episodic memory: The role of Openness to experience on recall and subjective organization in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Angel</w:t>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Memory and Aging, 123 (3), pp.513-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pag0000752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.233.0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080498v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits affect older adults' memory differently depending on the environmental support provided at encoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The respective contribution of cognitive control and working memory to semantic and subjective organization in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Fay</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2022.111572⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pag0000752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658914v1</w:t>
+                <w:t xml:space="preserve">hal-04080498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamemory mediates the protective effect of cognitive reserve on episodic memory during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Personality traits affect older adults' memory differently depending on the environmental support provided at encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ageing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.111572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2022.111572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10433-022-00724-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03773775v1</w:t>
+                <w:t xml:space="preserve">hal-03658914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement, performances mnésiques et croyances métacognitives : une revue narrative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1070⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10433-022-00724-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875352v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation cognitive chez les personnes âgées : effets d’une méthode de stimulation cognitive par les jeux sur les fonctions cognitives et l’estime de soi.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement, performances mnésiques et croyances métacognitives : une revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clarys</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (4), pp.497-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459757v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-esteem effect on recall and recognition in episodic memory, in young and older adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stimulation cognitive chez les personnes âgées : effets d’une méthode de stimulation cognitive par les jeux sur les fonctions cognitives et l’estime de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2021.1885926⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526217v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’estime de soi sur la mémoire épisodique (rappel et reconnaissance) et la métamémoire (jugements FOK) chez les étudiants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Self-esteem effect on recall and recognition in episodic memory, in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0427⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (4), pp.386-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2021.1885926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459470v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effet de l’estime de soi sur la mémoire épisodique (rappel et reconnaissance) et la métamémoire (jugements FOK) chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (2019/4), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.194.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01957403v1</w:t>
+                <w:t xml:space="preserve">hal-02459470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functioning and processing speed in age-related differences in time estimation: a comparison of young, old, and very old adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13825585.2018.1426715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in time-based prospective memory: The role of time estimation in the clock monitoring strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1054837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01957291v1</w:t>
+                <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Age-related differences in time-based prospective memory: The role of time estimation in the clock monitoring strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.812-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2015.1054837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959314v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive functioning and processing speed in age-related differences in memory: contribution of a coding task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2009.08.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00455773v1</w:t>
+                <w:t xml:space="preserve">hal-01959314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des fonctions exécutives et de la vitesse de traitement au vieillissement de la mémoire épisodique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Executive functioning and processing speed in age-related differences in memory: contribution of a coding task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.240-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2009.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194287v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of aging in recollective experience: the processing speed and executive function hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4), pp.797-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.concog.2006.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and strategic retrieval in a cued-recall test: the role of executive functions and fluid intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandc.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of distinctive encoding on false recognition, discrimination and decision criteria in young and old adults in a standard recognition paradigm.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution des fonctions exécutives et de la vitesse de traitement au vieillissement de la mémoire épisodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.15-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115313v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential involvement of internal clock and working memory in the production and reproduction of duration: a study on older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of distinctive encoding on false recognition, discrimination and decision criteria in young and old adults in a standard recognition paradigm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baudoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">D. Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Pouthas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 121, pp.285-296. </w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.673-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2005.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09541440500285585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115179v1</w:t>
+                <w:t xml:space="preserve">hal-00115313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in duration reproduction: involvement of working memory processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Differential involvement of internal clock and working memory in the production and reproduction of duration: a study on older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Pouthas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2006.03.003⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 121, pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2005.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115182v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related cognitive slowing: the role of spontaneous tempo and processing speed.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in duration reproduction: involvement of working memory processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pouthas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610730490447831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00114663v1</w:t>
+                <w:t xml:space="preserve">hal-00115182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Age-related cognitive slowing: the role of spontaneous tempo and processing speed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.225-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610730490447831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet production et vieillissement: les traitements sémantiques spécifiques et relationnels mis en jeu dans l'effet production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 103, pp.199-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,293 +3614,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen R. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Annual Meeting of the Belgian Association of Psychological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belgian Association for Psychological Science (BAPS), Jun 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et stratégies d'organisation en mémoire épisodique : rôle de l'ouverture aux expériences sur le rappel et l'organisation subjective chez des adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3913,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Matysiak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2025.2516834" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1260" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Laera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mioni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Silvia Bisiacchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hering" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grimaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2021.1885926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2018.1426715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1054837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.08.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDBCFWB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souchay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP7MRJ2R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.09.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M3LRZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440500285585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouthas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.07.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349VDP6F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.03.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FXTQG2S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730490447831" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wright" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2026.2655432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Matysiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1260" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2025.2516834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Laera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Silvia Bisiacchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2022.111572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grimaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2021.1885926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.194.0427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2018.1426715" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2015.1054837" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2009.08.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDBCFWB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2006.11.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP7MRJ2R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98M3LRZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Souchay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isingrini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440500285585" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouthas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-349VDP6F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.03.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FXTQG2S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610730490447831" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wright" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>