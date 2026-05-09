--- v0 (2026-03-23)
+++ v1 (2026-05-09)
@@ -100,386 +100,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Langlois, David Autissier, Gaspard Gantzer, Marie-Léandre Gomez, Marie Kerveillant (2024), Incertitude ordinaire. Résilience organisationnelle en situation de crise , Caen, Éditions EMS, 127 p.</w:t>
+                <w:t xml:space="preserve">La confiance au cœur de l’innovation : un levier stratégique pour des organisations plus innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Cohendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 77, pp.199-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.077.0199⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 77 (2), pp.5-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.077.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112209v1</w:t>
+                <w:t xml:space="preserve">hal-05112207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial - Développer l’impact de la recherche en management Valoriser les recherches de nos étudiants managers en santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Matthieu Langlois, David Autissier, Gaspard Gantzer, Marie-Léandre Gomez, Marie Kerveillant (2024), Incertitude ordinaire. Résilience organisationnelle en situation de crise , Caen, Éditions EMS, 127 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Bentahar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/proj.hs05.0005⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 77, pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.077.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05561622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance au cœur de l’innovation : un levier stratégique pour des organisations plus innovantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+                <w:t xml:space="preserve">Éditorial - Développer l’impact de la recherche en management Valoriser les recherches de nos étudiants managers en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cohendet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+                <w:t xml:space="preserve">Omar Bentahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 77 (2), pp.5-30. </w:t>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors Série (5), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.077.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.hs05.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112207v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail à distance et innovation : la confiance pour inventer de nouveaux modes de travail collaboratifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -552,51 +552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift trust et équipes temporaires : une étude exploratoire dans les cabinets de conseil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, p.41-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -630,77 +630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bentahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors Série (HS), pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -760,51 +760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Couteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Volume 39 (5), pp.157-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -877,51 +877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (6), pp.824-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -981,51 +981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Couteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (4), pp.33-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,290 +1053,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur-rationalité et formes organisationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘From the Flames to the Light’ : 100 years of the commodification of the dark tourist site around the Verdun battlefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Virgili</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXIV (58), pp.45-68. </w:t>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.058.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511409v1</w:t>
+                <w:t xml:space="preserve">hal-02511413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘From the Flames to the Light’ : 100 years of the commodification of the dark tourist site around the Verdun battlefield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sur-rationalité et formes organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXIV (58), pp.45-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.058.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annals.2017.11.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02511413v1</w:t>
+                <w:t xml:space="preserve">hal-02511409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner la création de valeur économique des sites de dark tourism. Le cas du World Trade Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (262), pp.147-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1370,51 +1370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, entre instrument de gestion et instrumentalisation au service de la gestion ? Une lecture critique du lien RSE/souffrance au travail au prisme des sciences de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1501,51 +1501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la confiance entre le patient et les professionnels de santé pour soutenir la collaboration dans le parcours de soin - l'apport des sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition du colloque "Démocratie en Santé", Pouvoir d'agir des usagers en France et au Québec : partage de connaissances pour une plus grande démocratie en santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Revue des Sciences de Gestion, la chaire de Gestion des services de santé du Cnam et le Lirsa, Jun 2024, Montréal et Paris en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1583,51 +1583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management de la confiance et les comportements organisationnels positifs : des pistes pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée de recherche de la revue Ripco - Comportements organisationnels positifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue RIPCO, Jun 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès de l’AFMAT-ARIHME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de MAnagement du Tourisme; Association pour la Recherche Interdisciplinaire sur le Management des Entreprises, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1754,368 +1754,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance comme facteur d’efficacité de l’organisation projet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prolog - 1ère conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Metz (France), France</w:t>
+              <w:t xml:space="preserve">31ème conférence de l’AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508232v1</w:t>
+                <w:t xml:space="preserve">hal-01697928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La confiance comme facteur d’efficacité de l’organisation projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Prolog - 1ère conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697905v1</w:t>
+                <w:t xml:space="preserve">hal-04508232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des flammes à la lumière » : 100 ans de dark tourism autour du champ de bataille de Verdun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">J'irai payer sur vos tombes &amp;quot; … Opportunités, enjeux et limites de la création de valeur économique à travers le dark tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bornarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème conférence de l’AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">2ème congrès de l’AFMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Strasbourg, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697928v1</w:t>
+                <w:t xml:space="preserve">hal-01697905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance personnelle et le projet. Une lecture luhmannienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2172,51 +2172,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration dans le parcours de soins : vers une confiance réflexive entre patients et professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2271,51 +2271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire confiance pour échanger plus efficacement l’information dans l’équipe : le rôle du cadre de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bentahar O.; Benzidia S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le supply chain management de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2019, </w:t>
@@ -2353,51 +2353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des parties prenantes comme facteur d’échec. Illustration sur un projet de GTEC dans un parc technologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,51 +2465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE et souffrance au travail, une lecture critique du paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Virgili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La souffrance au travail : quelle responsabilité de l’entreprise ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.15-30, 2012, 9782200275938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2712,51 +2712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs05.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs03.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couteret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.395.0157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.364.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.barde.2012.01.0015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Virgili" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.077.0199" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bentahar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs05.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.hs03.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Couteret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.395.0157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bornarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2020.1751593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.364.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2017.11.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHB8ZHSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.058.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bent.2019.01.0213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.barde.2012.01.0015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>