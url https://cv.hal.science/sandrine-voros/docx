--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2380,559 +2380,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Computed Assisted Medical Intervention (CAMI) systems in scientific autopsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinguishing surgical behavior by sequential pattern discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
+                <w:t xml:space="preserve">Laurent Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Scolan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Boutonnat</w:t>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Radiology and Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jofri.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.34 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668727v1</w:t>
+                <w:t xml:space="preserve">hal-01470402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing surgical behavior by sequential pattern discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
+                <w:t xml:space="preserve">Evaluation of a Computed Assisted Medical Intervention (CAMI) systems in scientific autopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Riffaud</w:t>
+                <w:t xml:space="preserve">F. Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+                <w:t xml:space="preserve">J. Boutonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67, pp.34 - 41. </w:t>
+              <w:t xml:space="preserve">Journal of Forensic Radiology and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.6 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jofri.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470402v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the goals and MISTELS scores for the evaluation of surgeons on training benches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking-by-detection of surgical instruments in minimally invasive surgery via the convolutional neural network deep learning-based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Wolf</w:t>
+                <w:t xml:space="preserve">Ying Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Medici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+                <w:t xml:space="preserve">Faliang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruijian Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (sup1), pp.26-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-017-1645-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24699322.2017.1378777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668737v1</w:t>
+                <w:t xml:space="preserve">hal-02475740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking-by-detection of surgical instruments in minimally invasive surgery via the convolutional neural network deep learning-based method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the goals and MISTELS scores for the evaluation of surgeons on training benches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Weng</w:t>
+                <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faliang Chang</w:t>
+                <w:t xml:space="preserve">Maud Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruijian Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (sup1), pp.26-35. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24699322.2017.1378777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-017-1645-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475740v1</w:t>
+                <w:t xml:space="preserve">hal-01668737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended Consequences of Sensor, Signal, and Imaging Informatics: New Problems and New Solutions</w:t>
               </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Urology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196 (1), pp.244-50. </w:t>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Clinical Experience in Urologic Surgery with a Novel Robotic Lightweight Laparoscope Holder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Lanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.58-63. </w:t>
@@ -4552,51 +4552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Pascal Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Menudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4773,51 +4773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of miniaturized light endoscope-holder robot for laparoscopic surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of Instruments in Laparoscopic Images: A First Step Towards High-level Command of Robotic Endoscopic Holders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,51 +5011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot coelioscopique porte-endoscope miniaturisé LER (light endoscope robot) : développement pré-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,268 +5130,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Surgical Robotics and Instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (S1), pp.201-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-006-0019-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195032v1</w:t>
+                <w:t xml:space="preserve">hal-03608472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Robotics and Instrumentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03608472v1</w:t>
+                <w:t xml:space="preserve">hal-00195032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t>
               </w:r>
@@ -7406,77 +7406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing of a robotic endoscope holder based on surgical instrument tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Agustinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7648,51 +7648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'instruments laparoscopiques à partir de modèles géométriques et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,51 +7769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D tracking of laparoscopic instruments using statistical and geometric modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,51 +8323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic localization of laparoscopic instruments for the visual servoing of an endoscopic camera holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8431,51 +8431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8539,51 +8539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9234,51 +9234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9365,51 +9365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Messas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2197384B1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10006,51 +10006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Derath&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04588-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marionnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3455906" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Abert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.23627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03054368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinara Vijayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goupil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Kedisseh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letouzey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02422-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02072-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.9401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2018.1560097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailh&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouchy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scolan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paysant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutonnat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jofri.2017.08.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1645-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Weng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliang Chang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijian Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2017.1378777" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2016-053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.06.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(16)60349-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S61D74R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.01.094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2015-025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2014-0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1638842" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Becker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A. Lobes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Handa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D. Hager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626493" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal Haber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Menudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2080683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Maclachlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron N. Riviere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152632" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907083395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-006-0019-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAC41424B6F402CF5063D5AEB92E4C6F18995678/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H Goslan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Banks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hillis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDFTGKM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Noblet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655786" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jaffard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289177" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29965-5_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ordi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913744" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164881v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Giroud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pezzementi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152374" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleming I. N." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlagvolgyi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2008.4544034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762915" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orvain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385074v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04505380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ly Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846037v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1126-1_15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PM3K4FNV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Messas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Derath&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04588-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marionnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3455906" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Abert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.23627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03054368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinara Vijayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goupil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Kedisseh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letouzey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02422-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02072-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.9401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2018.1560097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailh&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouchy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scolan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paysant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutonnat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jofri.2017.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Weng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliang Chang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijian Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2017.1378777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1645-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2016-053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.06.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(16)60349-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S61D74R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.01.094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2015-025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2014-0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1638842" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Becker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A. Lobes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Handa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D. Hager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626493" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal Haber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Menudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2080683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Maclachlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron N. Riviere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152632" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907083395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-006-0019-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAC41424B6F402CF5063D5AEB92E4C6F18995678/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H Goslan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Banks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hillis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDFTGKM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Noblet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655786" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jaffard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289177" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29965-5_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ordi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913744" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164881v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Giroud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pezzementi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152374" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleming I. N." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlagvolgyi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2008.4544034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762915" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orvain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385074v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04505380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ly Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846037v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1126-1_15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PM3K4FNV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Messas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>