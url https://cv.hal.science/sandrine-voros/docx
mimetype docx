--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -5130,268 +5130,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Robotics and Instrumentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608472v1</w:t>
+                <w:t xml:space="preserve">hal-00195032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surgical Robotics and Instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (S1), pp.201-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-006-0019-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t>
               </w:r>
@@ -7984,252 +7984,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Visualization of Anatomical Targets in Retinal Surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards &amp;quot;real-time&amp;quot; tool-tissue interaction detection in robotically assisted laparoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory D. Hager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision, 2008. WACV 2008.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WACV.2008.4544034⟩</w:t>
+              <w:t xml:space="preserve">2nd IEEE RAS &amp; EMBS International Conference on Biomedical Robotics and Biomechatronics, 2008. BioRob 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Scottsdale, AZ, United States. pp.562 - 567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2008.4762915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846113v1</w:t>
+                <w:t xml:space="preserve">hal-00846102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards &amp;quot;real-time&amp;quot; tool-tissue interaction detection in robotically assisted laparoscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraoperative Visualization of Anatomical Targets in Retinal Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleming I. N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vlagvolgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pezzementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T. Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE RAS &amp; EMBS International Conference on Biomedical Robotics and Biomechatronics, 2008. BioRob 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Scottsdale, AZ, United States. pp.562 - 567, </w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision, 2008. WACV 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Copper Mountain, CO, France. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2008.4762915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WACV.2008.4544034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846102v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Precision Evaluation of an Image-Analysis based Endoscopic Tool Tracking System</w:t>
               </w:r>
@@ -10006,51 +10006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Derath&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04588-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marionnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3455906" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Abert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.23627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03054368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinara Vijayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goupil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Kedisseh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letouzey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02422-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02072-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.9401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2018.1560097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailh&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouchy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scolan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paysant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutonnat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jofri.2017.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Weng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliang Chang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijian Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2017.1378777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1645-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2016-053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.06.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(16)60349-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S61D74R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.01.094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2015-025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2014-0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1638842" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Becker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A. Lobes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Handa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D. Hager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626493" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal Haber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Menudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2080683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Maclachlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron N. Riviere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152632" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907083395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-006-0019-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAC41424B6F402CF5063D5AEB92E4C6F18995678/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H Goslan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Banks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hillis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDFTGKM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Noblet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655786" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jaffard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289177" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29965-5_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ordi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913744" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164881v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Giroud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pezzementi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152374" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleming I. N." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlagvolgyi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2008.4544034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762915" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orvain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385074v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04505380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ly Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846037v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1126-1_15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PM3K4FNV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Messas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Derath&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04588-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marionnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3455906" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Abert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.23627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03054368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinara Vijayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goupil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Kedisseh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letouzey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02422-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02072-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.9401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2018.1560097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailh&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouchy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scolan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paysant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutonnat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jofri.2017.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Weng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliang Chang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijian Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2017.1378777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1645-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2016-053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.06.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(16)60349-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S61D74R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.01.094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2015-025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2014-0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1638842" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Becker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A. Lobes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Handa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D. Hager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626493" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal Haber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Menudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2080683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Maclachlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron N. Riviere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152632" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907083395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-006-0019-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAC41424B6F402CF5063D5AEB92E4C6F18995678/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H Goslan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Banks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hillis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDFTGKM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Noblet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655786" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jaffard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289177" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29965-5_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ordi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913744" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164881v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Giroud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pezzementi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152374" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846102v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762915" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleming I. N." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlagvolgyi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2008.4544034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orvain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385074v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04505380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ly Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846037v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1126-1_15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PM3K4FNV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Messas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>