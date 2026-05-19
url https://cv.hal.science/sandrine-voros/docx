--- v2 (2026-04-26)
+++ v3 (2026-05-19)
@@ -66,5597 +66,5805 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LapEx: A new multimodal dataset for context recognition and practice assessment in laparoscopic surgery</w:t>
+                <w:t xml:space="preserve">Advancements and Challenges in Computer-Assisted Medical Interventions for Image-Guided Prostate Cancer Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Derathé</w:t>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Reche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04588-7⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28, pp.491-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-bioeng-102723-015625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982002v1</w:t>
+                <w:t xml:space="preserve">hal-05609860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sensorless tracking of ultrasound probe orientation during freehand transperineal biopsy with spatial context for symmetry disambiguation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Automating prostate biopsy guidance: A robust CNN approach for non-rigid 3D/3D MR-TRUS image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thao Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 196, pp.110777. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110777⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 202 (15), pp.111423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247944v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining ground truth for prostate segmentation of transrectal ultrasound images: Inter‐ and intra‐observer variability of manual versus semi‐automatic methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LapEx: A new multimodal dataset for context recognition and practice assessment in laparoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Beitone</w:t>
+                <w:t xml:space="preserve">Arthur Derathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Malavaud</w:t>
+                <w:t xml:space="preserve">Fabian Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.18025⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04588-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261332v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On High Performance Control of Concentric Tube Continuum Robots through Parsimonious Calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deep sensorless tracking of ultrasound probe orientation during freehand transperineal biopsy with spatial context for symmetry disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soormally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3455906⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.110777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685717v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker‐based C‐arm self‐calibration with unknown calibration pattern</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Grondin</w:t>
+                <w:t xml:space="preserve">Defining ground truth for prostate segmentation of transrectal ultrasound images: Inter‐ and intra‐observer variability of manual versus semi‐automatic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 51 (6), pp.4056-4068. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.17098⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 52 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.18025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614868v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D/3D Deep Registration Along Trajectories With Spatiotemporal Context: Application To Prostate Biopsy Navigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On High Performance Control of Concentric Tube Continuum Robots through Parsimonious Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3243436⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (11), pp.9621-9628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3455906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981874v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Comparison of Image Stitching Algorithms for Multi-Camera Systems in Laparoscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marker‐based C‐arm self‐calibration with unknown calibration pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging8030052⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (6), pp.4056-4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.17098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586852v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra‐operative fluorescence‐based detection of positive surgical margins during radical prostatectomy: Lessons learned from a pilot ex vivo translational study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D/3D Deep Registration Along Trajectories With Spatiotemporal Context: Application To Prostate Biopsy Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Surgery and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lsm.23627⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.2338-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3243436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920937v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Laparoscopic Vision Improves Detection of Intraoperative Adverse Events During Laparoscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative Comparison of Image Stitching Algorithms for Multi-Camera Systems in Laparoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Haberbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging8030052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054368v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining a model predicting quality of surgical practice: a first presentation to and review by clinical experts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+                <w:t xml:space="preserve">Intra‐operative fluorescence‐based detection of positive surgical margins during radical prostatectomy: Lessons learned from a pilot ex vivo translational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Heus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-021-02422-0⟩</w:t>
+              <w:t xml:space="preserve">Lasers in Surgery and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lsm.23627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264830v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving vision for surgeons during laparoscopy: the Enhanced Laparoscopic Vision System ELViS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhanced Laparoscopic Vision Improves Detection of Intraoperative Adverse Events During Laparoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Decrouez</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinara Vijayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Kedisseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-021-08369-2⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (2), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03208307v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning and registration for automatic seed localization in 3D US images for prostate brachytherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Younes</w:t>
+                <w:t xml:space="preserve">Explaining a model predicting quality of surgical practice: a first presentation to and review by clinical experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Derathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabian Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.14628⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.2009-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-021-02422-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023560v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic path planning for percutaneous procedures in the abdomen during free breathing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving vision for surgeons during laparoscopy: the Enhanced Laparoscopic Vision System ELViS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Decrouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-020-02153-8⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), pp.2403-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-021-08369-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529078v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03208307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the quality of surgical exposure using spatial and procedural features from laparoscopic videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning and registration for automatic seed localization in 3D US images for prostate brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Derathé</w:t>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Reche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-019-02072-3⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), pp.1144-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353077v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline identification of surgical deviations in laparoscopic rectopexy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic path planning for percutaneous procedures in the abdomen during free breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danial Pour Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Essert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101837⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.1195-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-020-02153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510803v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical tool tracking based on two CNNs: from coarse to fine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting the quality of surgical exposure using spatial and procedural features from laparoscopic videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Derathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/joe.2018.9401⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-019-02072-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460106v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking of surgical instruments based on spatio-temporal context and deep learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offline identification of surgical deviations in laparoscopic rectopexy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaorui Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
+                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Cheng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Faucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24699322.2018.1560097⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.101837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460117v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative assessment of cartilage degeneration using full-field optical coherence tomography ex vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surgical tool tracking based on two CNNs: from coarse to fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaorui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pailhé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaolin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2017.11.008⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (14), pp.467-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/joe.2018.9401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181675v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing surgical behavior by sequential pattern discovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Real-time tracking of surgical instruments based on spatio-temporal context and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaorui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.02.001⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (sup1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24699322.2018.1560097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470402v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Computed Assisted Medical Intervention (CAMI) systems in scientific autopsy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Qualitative and quantitative assessment of cartilage degeneration using full-field optical coherence tomography ex vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Boutonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Radiology and Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jofri.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668727v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking-by-detection of surgical instruments in minimally invasive surgery via the convolutional neural network deep learning-based method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Distinguishing surgical behavior by sequential pattern discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24699322.2017.1378777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.34 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475740v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the goals and MISTELS scores for the evaluation of surgeons on training benches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+                <w:t xml:space="preserve">Evaluation of a Computed Assisted Medical Intervention (CAMI) systems in scientific autopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-017-1645-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forensic Radiology and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.6 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jofri.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668737v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintended Consequences of Sensor, Signal, and Imaging Informatics: New Problems and New Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tracking-by-detection of surgical instruments in minimally invasive surgery via the convolutional neural network deep learning-based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faliang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruijian Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15265/IY-2016-053⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (sup1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24699322.2017.1378777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424525v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystoscopie rigide versus rétro-vision pour le guidage des ballonnets péri-urétraux : comparaison de la précision grâce à un système de navigation chirurgicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the goals and MISTELS scores for the evaluation of surgeons on training benches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chevrot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Wagner</w:t>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-017-1645-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668700v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">347 Developing minimally-invasive therapy for sphincter urinary incontinence: New guidance system based on surgical navigation for percutaneous peri-urethral external compression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Unintended Consequences of Sensor, Signal, and Imaging Informatics: New Problems and New Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1569-9056(16)60349-4⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15265/IY-2016-053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01668706v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality Using Transurethral Ultrasound for Laparoscopic Radical Prostatectomy: Preclinical Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+                <w:t xml:space="preserve">Cystoscopie rigide versus rétro-vision pour le guidage des ballonnets péri-urétraux : comparaison de la précision grâce à un système de navigation chirurgicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.juro.2016.01.094⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (10), pp.566 - 572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424500v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Sensor, Signal, and Imaging Informatics May Impact Patient Centered Care and Care Coordination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">347 Developing minimally-invasive therapy for sphincter urinary incontinence: New guidance system based on surgical navigation for percutaneous peri-urethral external compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Droupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15265/IY-2015-025⟩</w:t>
+              <w:t xml:space="preserve">European Urology Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-9056(16)60349-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424479v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor, signal, and imaging informatics: big data and smart health technologies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
+                <w:t xml:space="preserve">Augmented Reality Using Transurethral Ultrasound for Laparoscopic Radical Prostatectomy: Preclinical Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Custillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moreau-Gaudry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, IMIA Yearbook of Medical Informatics: Big Data - Smart Health Technologies, pp.150-153. </w:t>
+              <w:t xml:space="preserve">The Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196 (1), pp.244-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15265/iy-2014-0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.juro.2016.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164921v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Vision System for Laparoscopy Surgery.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Sensor, Signal, and Imaging Informatics May Impact Patient Centered Care and Care Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-014-1064-2⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.102-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15265/IY-2015-025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002505v1</w:t>
+                <w:t xml:space="preserve">hal-01424479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced vision system for laparoscopic surgery.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Agustinos</w:t>
+                <w:t xml:space="preserve">Sensor, signal, and imaging informatics: big data and smart health technologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
+                <w:t xml:space="preserve">A Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610845⟩</w:t>
+              <w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IMIA Yearbook of Medical Informatics: Big Data - Smart Health Technologies, pp.150-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15265/iy-2014-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005435v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Clinical Experience in Urologic Surgery with a Novel Robotic Lightweight Laparoscope Holder.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+                <w:t xml:space="preserve">Multi-View Vision System for Laparoscopy Surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Agustinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Tostain</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/end.2012.0357⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-014-1064-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726447v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devices and systems targeted towards augmented robotic radical prostatectomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enhanced vision system for laparoscopic surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Agustinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.014⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.5702-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00845996v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+                <w:t xml:space="preserve">Devices and systems targeted towards augmented robotic radical prostatectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Custillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Heus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875057v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor, signal, and imaging informatics: evidence-based health informatics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">First Clinical Experience in Urologic Surgery with a Novel Robotic Lightweight Laparoscope Holder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yearb Med Inform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0038-1638842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2012.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006359v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal vessel cannulation with an image-guided handheld robot.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sensor, signal, and imaging informatics: evidence-based health informatics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Renseigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626493⟩</w:t>
+              <w:t xml:space="preserve">Yearb Med Inform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.117-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0038-1638842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846046v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViKY Robotic Scope Holder: Initial Clinical Experience and Preliminary Results Using Instrument Tracking</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2080683⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.4933-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726565v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Guidance of a Handheld Micromanipulator using Visual Servoing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Retinal vessel cannulation with an image-guided handheld robot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis A. Lobes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T. Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory D. Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int Conf Robot Autom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152632⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.5420-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846048v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized light endoscope-holder robot for laparoscopic surgery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">ViKY Robotic Scope Holder: Initial Clinical Experience and Preliminary Results Using Instrument Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pascal Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Menudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/end.2006.0328⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (6), pp.879-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2080683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193100v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Instruments in Laparoscopic Images: A First Step Towards High-level Command of Robotic Endoscopic Holders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Active Guidance of a Handheld Micromanipulator using Visual Servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Maclachlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory D. Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364907083395⟩</w:t>
+              <w:t xml:space="preserve">IEEE Int Conf Robot Autom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385028v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot coelioscopique porte-endoscope miniaturisé LER (light endoscope robot) : développement pré-clinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Development of miniaturized light endoscope-holder robot for laparoscopic surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Skowron</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (8), pp.911-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2006.0328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846002v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Automatic Detection of Instruments in Laparoscopic Images: A First Step Towards High-level Command of Robotic Endoscopic Holders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (11-12), pp.1173-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364907083395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195032v1</w:t>
+                <w:t xml:space="preserve">hal-00385028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Robotics and Instrumentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Robot coelioscopique porte-endoscope miniaturisé LER (light endoscope robot) : développement pré-clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-006-0019-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03608472v1</w:t>
+                <w:t xml:space="preserve">hal-00846002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Surgical Robotics and Instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (S1), pp.201-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-006-0019-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195036v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Berkelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A model for predicting dissolved organic carbon distribution in a reservoir water using fluorescence spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma H Goslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38 (3), pp.783-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5666,2970 +5874,2979 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D cGAN-Based Deformation-Aware Synthesis of Prostate TRUS from MR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thao Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Feb 2026, Vancouver, Canada</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, SPIE, Feb 2026, Vancouver, Canada. pp.51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3085544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Prostate Biopsy: A Straightforward CNN Solution for 3D MR-Trus Image Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thao Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clèment Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 22nd International Symposium on Biomedical Imaging (ISBI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, TX, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Takeovers and Telestration in Laparoscopic Surgery to Inform Telementoring System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Honolulu (HI), United States. pp.1-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3613904.3641978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing automatic formative feedback along surgical skill assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Våpenstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE MEDICAL IMAGING 2024 - Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3006508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04548504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registration of 2D monocular endoscopy to 3D CBCT for video-assisted thoracoscopic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2023: Image-Guided Procedures, Robotic Interventions, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2023, San Diego, CA, United States. pp.124662D.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2655786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D/3D Deep Registration for Real-Time Prostate Biopsy Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2021, Digital congress, United States. pp.115981P, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2579874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a finite element model of prostate validated by a realistic prostate phantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle Segmentation in 3D Ultrasound Volumes Based on Machine Learning for Needle Steering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSMR 2019 - 12th Hamlyn Symposium on Medical Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of RGB-D sensors based on controlled displacements of a ground-truth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Anxionnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOMATIC NEEDLE LOCALIZATION IN 3D ULTRASOUND IMAGES FOR BRACHYTHERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging, ISBI'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington, United States. pp.1203-1207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of FFOCT endomicroscope for cartilage evaluation (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Benoit À La Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopic Microscopy XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2289177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a biomechanical model and design of a realistic phantom for the evaluation of an innovative medical vacuum hemostasis device for the treatment of benign prostatic hyperplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Trezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards unified dataset for Modeling and Monitoring of Computer Assisted Medical Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02105827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D/3D Real-Time Tracking of Surgical Instruments Based on Endoscopic Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Agustinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Assisted and Robotic Endoscopy (CARE), Held in Conjunction with MICCAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.90-100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29965-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and laparoscopic localization of active ultrasound transducers in laparoscopic prostate surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Custillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Ordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Nguyen-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11548-015-1213-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing of a robotic endoscope holder based on surgical instrument tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Agustinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Sao Paulo, Brazil. pp.13 - 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIOROB.2014.6913744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidimensional Localization of Active Ultrasound Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Custillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Nguyen-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh National Image-Guided Therapy Workshop - 2014 MICCAI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States. p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'instruments laparoscopiques à partir de modèles géométriques et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche en Imagerie et Technologies pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D tracking of laparoscopic instruments using statistical and geometric modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.203-210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23623-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulated object tracking by rendering consistent appearance parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pezzementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory D. Hager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.3940-3947, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards &amp;quot;real-time&amp;quot; tool-tissue interaction detection in robotically assisted laparoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory D. Hager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE RAS &amp; EMBS International Conference on Biomedical Robotics and Biomechatronics, 2008. BioRob 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Scottsdale, AZ, United States. pp.562 - 567, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIOROB.2008.4762915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Visualization of Anatomical Targets in Retinal Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleming I. N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vlagvolgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleming I. N.</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Z. Pezzementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James T. Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Computer Vision, 2008. WACV 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Copper Mountain, CO, France. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WACV.2008.4544034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Precision Evaluation of an Image-Analysis based Endoscopic Tool Tracking System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic localization of laparoscopic instruments for the visual servoing of an endoscopic camera holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Copenhague, Denmark. pp.535-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of Laparoscopic Instruments for the Visual Servoing of a robotized camera holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on Computer Assisted Radiology and Surgery (CARS) 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Osaka, Japan. pp.211-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of instruments in laparoscopic images: a first step towards high level command of robotized endoscopic holders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronichs (BIOROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8639,150 +8856,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages Multitâche de Segmentation et Recalage d'Images pour la Navigation des Biopsies Prostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque français d'intelligence artificielle en imagerie biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8792,386 +9009,386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes Médico-Chirurgicaux Assistés par l'Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">laure Blanc-Féraud, Emmanuel Caruyer, Christian Jutten et Hervé Liebgott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en images. Les nouvelles imageries de la santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Edition, pp.153-165, 2022, 978-2-271-14328-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented 3-D View for Laparoscopy Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Augmented Environments for Computer-Assisted Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, Vol. 7815, pp. 117-131, 2013, Augmented 3-D View for Laparoscopy Surgery, 978-3-642-38084-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38085-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Guidance of an Active Handheld Microsurgical Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Maclachlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory D. Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.355-368, 2011, 978-1-4419-1125-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-1126-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9181,568 +9398,568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging system for following a surgical tool in an operation field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2190376B1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for analysing a surgical operation by endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Messas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2197384B1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging system for the three dimensional observation of an operation field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2190340B1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view imaging system for laparoscopic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2903495. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé de détection automatique d’un outil chirurgical sur une image fournie par un système d'imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Agustinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 3039910 B1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9752,114 +9969,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la commande en boucle fermée d'un robot porte-optique : apport de l'analyse contextuelle d'images endoscopiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00257239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10006,51 +10223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Derath&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04588-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marionnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3455906" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Abert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.23627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03054368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinara Vijayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goupil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Kedisseh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letouzey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02422-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02072-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.9401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2018.1560097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailh&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouchy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scolan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paysant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutonnat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jofri.2017.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Weng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliang Chang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijian Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2017.1378777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1645-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2016-053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.06.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668706v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(16)60349-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S61D74R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.01.094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2015-025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2014-0035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1638842" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Becker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A. Lobes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Handa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D. Hager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626493" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal Haber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Menudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2080683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Maclachlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron N. Riviere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152632" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907083395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-006-0019-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAC41424B6F402CF5063D5AEB92E4C6F18995678/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H Goslan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Banks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hillis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDFTGKM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Noblet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655786" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jaffard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289177" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29965-5_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424423v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ordi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913744" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164881v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Giroud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_26" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846066v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pezzementi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152374" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846102v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762915" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleming I. N." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlagvolgyi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2008.4544034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385068v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385051v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orvain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385074v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04505380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ly Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846037v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1126-1_15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PM3K4FNV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Messas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-bioeng-102723-015625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Derath&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04588-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marionnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3455906" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Pivot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Grondin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hughes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Abert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.23627" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03054368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinara Vijayan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goupil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Kedisseh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letouzey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02422-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03208307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decrouez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-021-08369-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02072-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101837" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Cheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.9401" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02460117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2018.1560097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pailh&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mounier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouchy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2017.11.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scolan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paysant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutonnat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jofri.2017.08.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Weng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliang Chang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijian Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2017.1378777" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wolf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1645-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2016-053" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668700v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2016.06.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droupy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(16)60349-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S61D74R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Lanchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2016.01.094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2015-025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2014-0035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1638842" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Becker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A. Lobes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Handa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D. Hager" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626493" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726565v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal Haber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Menudet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2080683" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Maclachlan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron N. Riviere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152632" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907083395" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03608472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-006-0019-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAC41424B6F402CF5063D5AEB92E4C6F18995678/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma H Goslan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Banks" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Wilson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hillis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZDFTGKM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3085544" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04548504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Tonetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie V&#229;penstad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006508" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064754v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Noblet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouz&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2655786" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jaffard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289177" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02105827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29965-5_9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424423v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ordi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1213-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913744" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846050v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duchateau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Giroud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_26" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846066v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pezzementi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152374" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2008.4762915" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleming I. N." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vlagvolgyi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2008.4544034" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385068v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385051v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Orvain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385074v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04505380v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ly Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1126-1_15" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PM3K4FNV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280738v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Messas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280755v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281890v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00257239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>