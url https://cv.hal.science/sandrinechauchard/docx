--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -1671,73 +1671,85 @@
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 189, pp.53 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land-use legacies: multi-centuries years-old management control of between-stands variability at the landscape scale in Mediterranean mountain forests, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1766,454 +1778,454 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern Forests: a Journal of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et biodiversité dans les forêts méditerranéennes - L'exemple du massif des Albères (Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fortuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XXXIII (2), pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An increase in the upper tree-limit of silver fir (Abies alba Mill.) in the Alps since the mid-20th century: A land-use change phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 259 (8), pp.1406-1415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The function of surface fires in the dynamics and structure of a formerly grazed old subalpine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Genries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97 (4), pp.728-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2009.01518.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elévation de la limite supérieure du sapin pectiné (Abies alba) depuis 1950 en Maurienne, Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,73 +2240,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Scientifiques du Parc National de la Vanoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of land-use abandonment control tree-recruitment and forest dynamics in mediterranean mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2313,151 +2325,151 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (6), pp.936-948. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-007-9065-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard, Dynamique d’une forêt de montagne méditerranéenne dans un monde changeant, Thèse d’université soutenue le 6 décembre 2007 à l’université de Montpellier 2. Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologia mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33, pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2467,176 +2479,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine species loss induced by forest-line upward shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biodiversity Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des forêts anciennes et récentes de France – un point d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2695,323 +2707,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et évolution des forêts à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest ecosystems: all ancient human actions do not equally matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Into the Woods: Overlapping perspectives on the history of ancient forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution forestière du Nord-Pas-de-Calais entre le XIXe et le XXIe siècle. Aspects méthodologiques, premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des territoires. Reverdir le « Pays Noir » : reboisement et trame verte dans les Hauts-de-France. Journée d'étude du GHFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3033,124 +3045,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du couvert forestier du Luberon depuis 1860 : rôles des facteurs naturels et humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,482 +3170,482 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L.. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients coeur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Avon</w:t>
+                <w:t xml:space="preserve">Value of Ecological Network Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoveg11- 11ème Colloque d’Écologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">World Conference on Natural Resource Modeling "Modeling and Sustainability of Biodiversity and Ecosystem Services"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Resource Modeling Association, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602168v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des communautés végétales aux interfaces forêt-prairie : influences des gradients environnementaux et héritages des occupations passées du sol ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Burst</w:t>
+                <w:t xml:space="preserve">Gradients coeur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les prairies et l'agroécologie. Séminaire réseau prairie INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Ecoveg11- 11ème Colloque d’Écologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305821v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of Ecological Network Connectivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Max Bruciamacchie</w:t>
+                <w:t xml:space="preserve">Distribution des communautés végétales aux interfaces forêt-prairie : influences des gradients environnementaux et héritages des occupations passées du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Natural Resource Modeling "Modeling and Sustainability of Biodiversity and Ecosystem Services"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Resource Modeling Association, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les prairies et l'agroécologie. Séminaire réseau prairie INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628442v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of Ecological Network Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,87 +3690,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Association of Environmental and Resource Economists (FAERE), conference annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of ecological network connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,100 +3815,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Symposium on Dynamic Games and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Dynamic Games and applications (ISDG), Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage passé explique les gradients à longue distance c½ur-périphérie des communautés floristiques forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,73 +3940,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées françaises de l’Écologie du Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of Ecological Network Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4053,100 +4065,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCERE Congress [World Congress of Environmental and Resource Economists], Istanbul Technical University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,87 +4186,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of Ecological Network Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,198 +4311,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème Congrès de l'Association Française de Science Économique (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements d’usage anciens sur la biodiversité et les sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts et écosystèmes cultivés : vers une intensification écologique ? ANR Forgeco-GIP ECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des changements d’usages depuis la fin du XIXème siècle sur la structure et la richesse des forêts de montagne méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fortuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4519,198 +4531,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque LIA-MONTABOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts à long terme des changements d’usage sur la biodiversité et les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORGECO 2012. Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du pastoralisme et du stress climatique sur la régénération d'une foret caducifoliée de montagne méditérranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fortuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4739,181 +4751,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque d'Ecologie des Communautés Végétales - ecoveg8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière. Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lamiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IALE, 5èmes Journées Françaises de l’Ecologie du Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire et écosystèmes forestiers. Que reste-t-il des quarts en réserve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4922,106 +4934,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « arbres et dynamiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage forestier post-déprise agricole : hétérogénéité ou banalisation du paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5050,73 +5062,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers, itinéraires biogéographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arras, France. 403 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold of land-use abandonment controls the rate of Pinus sylvestris recruitment and the forest dynamics in a Mediterranean mountain (Provence, S-E France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5145,51 +5157,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Rings in Archeology, Climatology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tervuren, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5199,51 +5211,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the subalpine forests in the French Pyrenees over the last two centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5302,198 +5314,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des occupations anciennes du sol sur les communautés fongiques dans les forêts des Hauts-de-France. Colloque Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés végétales aux interfaces forêt-prairie : influences du changement d’occupation du sol et de l’effet lisière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5535,100 +5547,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque d'écologie des communautés végétales ECOVEG 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France. , 76 p., 2015, Écologie des communautés végétales Grenoble - du 25 au 27 mars 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients cœur-périphérie des communautés floristiques forestières : une question d’écologie du paysage, d’écologie historique ou des deux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,73 +5672,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque d'écologie des communautés végétales ECOVEG 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France. , 76 p., 2015, Écologie des communautés végétales Grenoble - du 25 au 27 mars 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés végétales aux interfaces forêt-prairie : influences des effets lisières et des changements d'occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5768,392 +5780,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Vandoeuvre-lès-Nancy, France. , 2015, Les Ressources énergétiques du sous-sol.. Quoi de neuf ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chambéry, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements d’usage sur la biodiversité et les sols. Mieux produire et préserver : Quelles approches pour les forêts au sein des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORGECO 2012. Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. , 2012, Actes du colloque : Mieux produire et préserver. Quelles approches pour les forêts au sein des territoires ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes anciennes et ancienneté des forêts, des outils pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6163,147 +6175,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial dynamics of green corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bruchiamacchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013 (5), pp.1-29, 2013, Cahier du LEF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6313,51 +6325,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité forestière dans le temps et l’espace : quelle importance pour la biodiversité ? (chap. 15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6366,101 +6378,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.145-150, 2016, : 978-2-7430-2180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6470,51 +6482,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term forest-line dynamics in the French Pyrenees: an accelerating upward shift related to forest context, global warming and pastoral abandonment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6566,51 +6578,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6620,51 +6632,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de recolonisation des forêts récentes par les champignons du sol et la flore herbacée des forêts anciennes du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6673,464 +6685,464 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Région Nord-Pas-de-Calais / Fondation pour la Recherche sur la Biodiversité. 2017, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie et du Développement Durable (MEDD). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Corylus : influences de la composition et de la structure des masses forestières sur la biodiversité. Rapport final de la Convention GIP Ecofor-MEEDM n°0000192</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7140,114 +7152,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’une forêt de montagne méditerranéenne dans un monde changeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier 2 (Sciences et Techniques), 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02822296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7394,51 +7406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delpouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7725-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Badeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z Ful&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Moneglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bradel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art04" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-020-00222-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106739" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01988992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0774-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01401355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fortuny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Magdalou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcaillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beilhe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.01.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZNVNJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2009.01518.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9065-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E82BF7B1E9D4F2740D6EE39E41435A6CF0715929/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jude" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.. Dupouey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lamiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtecuisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331454v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Granier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruchiamacchie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delpouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7725-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Badeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z Ful&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Moneglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bradel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art04" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fortuny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-020-00222-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106739" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01988992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0774-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Abadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01401355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1T1N4T0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fortuny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Magdalou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carcaillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beilhe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.01.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZNVNJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Genries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2009.01518.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-007-9065-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E82BF7B1E9D4F2740D6EE39E41435A6CF0715929/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.. Dupouey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lamiche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtecuisse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267886v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Granier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruchiamacchie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duprez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>